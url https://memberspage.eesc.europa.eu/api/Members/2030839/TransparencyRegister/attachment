--- v3 (2026-08-11)
+++ v4 (2026-10-12)
@@ -1664,83 +1664,605 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D888078" w14:textId="5004896A" w:rsidR="00D67E2E" w:rsidRDefault="00D67E2E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EESC, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B07A01">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0017576A" w:rsidRPr="0017576A" w14:paraId="4AAFD90C" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72181D9C" w14:textId="7C5EA7A4" w:rsidR="0017576A" w:rsidRDefault="0017576A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>03/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2234D0C6" w14:textId="2E9307FF" w:rsidR="0017576A" w:rsidRDefault="0017576A" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017576A">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Meeting with Matt Genever, Chief Executive Officer of Sustainability Victoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3A135F" w14:textId="2E77ADCF" w:rsidR="0017576A" w:rsidRDefault="00FC4D25">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation of EESC work on sustainability and discussion on EU initiatives on circular economy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5205FC60" w14:textId="201FAD48" w:rsidR="0017576A" w:rsidRDefault="0017576A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07A01">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00617380" w:rsidRPr="00617380" w14:paraId="4BC467D2" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="009C30A9" w14:textId="18FFFFAB" w:rsidR="00617380" w:rsidRDefault="00617380">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030369D6" w14:textId="108C5114" w:rsidR="00617380" w:rsidRPr="00617380" w:rsidRDefault="00617380" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617380">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lithuanian </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617380">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>National Coalition of Non-Governmental Organisations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FFF130" w14:textId="6252FA95" w:rsidR="00617380" w:rsidRDefault="00617380">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617380">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Lithuanian CSOs' concerns and activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617380">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>presentation of the work of the EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D4977C" w14:textId="63E1CE57" w:rsidR="00617380" w:rsidRDefault="00617380">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00617380" w:rsidRPr="0017576A" w14:paraId="1DF37998" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263D8B17" w14:textId="68126E0D" w:rsidR="00617380" w:rsidRDefault="008A4ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>05/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220DAA9B" w14:textId="1BDD2CE9" w:rsidR="00617380" w:rsidRPr="0017576A" w:rsidRDefault="008A4ECC" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interview with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4ECC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Susan Kane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from Dublin South FM for the Green Radio programme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0156B299" w14:textId="4076E462" w:rsidR="00617380" w:rsidRPr="008A4ECC" w:rsidRDefault="008A4ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation of work at the EESC and on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4ECC">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>local community groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the Green Economy Foundation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760E4ED7" w14:textId="04F305C3" w:rsidR="00617380" w:rsidRDefault="00617380">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00617380" w:rsidRPr="0017576A" w14:paraId="0227DD6E" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AAC3E7" w14:textId="5669B24A" w:rsidR="00617380" w:rsidRDefault="008A4ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="222A3A14" w14:textId="116B7AE5" w:rsidR="00617380" w:rsidRPr="0017576A" w:rsidRDefault="00AE5665" w:rsidP="00AE5665">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE5665">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>SWM International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE5665">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Alice Jaussaud, Product Manager for Evolute® filtering media solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE5665">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Frédérique Martinache, Senior product compliance specialist;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE5665">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Adrien Perragin, Forward Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4902DDD8" w14:textId="4EE89F5F" w:rsidR="00617380" w:rsidRDefault="00AE5665">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation of the</w:t>
+            </w:r>
+            <w:r w:rsidR="00012CE1">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opinion and exchange on the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE5665">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Circular Economy Act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E057360" w14:textId="2D73EFB0" w:rsidR="00617380" w:rsidRDefault="00617380">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0063347C" w:rsidRPr="0063347C" w14:paraId="738B9654" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7516AB2E" w14:textId="2A0ABB31" w:rsidR="0063347C" w:rsidRDefault="0063347C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B20052" w14:textId="3E8A24DA" w:rsidR="0063347C" w:rsidRDefault="0063347C" w:rsidP="00AE5665">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063347C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Abigail O'Callaghan-Platt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063347C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Policy Director</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at VOICE Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C2FFF7" w14:textId="3334C2E5" w:rsidR="0063347C" w:rsidRDefault="0063347C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063347C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the forthcoming Circular Economy Act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E266B8" w14:textId="240E82CB" w:rsidR="0063347C" w:rsidRDefault="0063347C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="0005079F" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C9634D" w:rsidRPr="0005079F" w:rsidSect="00C9634D">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04B3CA58" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
+    <w:p w14:paraId="47456606" w14:textId="77777777" w:rsidR="00D907BE" w:rsidRDefault="00D907BE" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F40AF8C" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
+    <w:p w14:paraId="44F15C0B" w14:textId="77777777" w:rsidR="00D907BE" w:rsidRDefault="00D907BE" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1792,209 +2314,222 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47353182" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
+    <w:p w14:paraId="237DB341" w14:textId="77777777" w:rsidR="00D907BE" w:rsidRDefault="00D907BE" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01D23B88" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
+    <w:p w14:paraId="0128E143" w14:textId="77777777" w:rsidR="00D907BE" w:rsidRDefault="00D907BE" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
+    <w:rsid w:val="00012CE1"/>
     <w:rsid w:val="00046312"/>
     <w:rsid w:val="0005079F"/>
     <w:rsid w:val="000679E0"/>
     <w:rsid w:val="00074679"/>
     <w:rsid w:val="000C680D"/>
+    <w:rsid w:val="0017576A"/>
     <w:rsid w:val="00183F56"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="001B3E54"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001D2C39"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="00222983"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="002626E5"/>
     <w:rsid w:val="0026279A"/>
     <w:rsid w:val="00271163"/>
     <w:rsid w:val="002813B9"/>
     <w:rsid w:val="002900AC"/>
     <w:rsid w:val="002A26C6"/>
     <w:rsid w:val="002A3115"/>
     <w:rsid w:val="002C2C55"/>
     <w:rsid w:val="00307FBD"/>
+    <w:rsid w:val="003152EA"/>
     <w:rsid w:val="003367DB"/>
     <w:rsid w:val="00336C7D"/>
     <w:rsid w:val="00341890"/>
     <w:rsid w:val="00357D70"/>
     <w:rsid w:val="003734ED"/>
     <w:rsid w:val="00374085"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="00382ADE"/>
     <w:rsid w:val="00401CA1"/>
     <w:rsid w:val="00445732"/>
     <w:rsid w:val="004908A5"/>
     <w:rsid w:val="004C2494"/>
     <w:rsid w:val="0051557C"/>
     <w:rsid w:val="00562251"/>
     <w:rsid w:val="0056624A"/>
     <w:rsid w:val="005671C1"/>
     <w:rsid w:val="00595B84"/>
+    <w:rsid w:val="005C0A9F"/>
     <w:rsid w:val="005D4505"/>
     <w:rsid w:val="005F6ADB"/>
     <w:rsid w:val="0060798C"/>
     <w:rsid w:val="0061354E"/>
+    <w:rsid w:val="00617380"/>
     <w:rsid w:val="00631B3B"/>
     <w:rsid w:val="00632ADF"/>
+    <w:rsid w:val="0063347C"/>
     <w:rsid w:val="00642B07"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="006F435D"/>
     <w:rsid w:val="00731E42"/>
     <w:rsid w:val="00731F54"/>
     <w:rsid w:val="00756B2B"/>
     <w:rsid w:val="00766305"/>
     <w:rsid w:val="007778AB"/>
     <w:rsid w:val="007B01CD"/>
     <w:rsid w:val="007C7586"/>
     <w:rsid w:val="008354C0"/>
     <w:rsid w:val="008419DB"/>
     <w:rsid w:val="008455FB"/>
+    <w:rsid w:val="00892887"/>
+    <w:rsid w:val="008A4ECC"/>
     <w:rsid w:val="008C78FF"/>
     <w:rsid w:val="008D61DD"/>
     <w:rsid w:val="008F0A17"/>
     <w:rsid w:val="00907D46"/>
     <w:rsid w:val="00916178"/>
     <w:rsid w:val="00917661"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="00925D37"/>
     <w:rsid w:val="009340A8"/>
     <w:rsid w:val="0094280F"/>
     <w:rsid w:val="00974841"/>
     <w:rsid w:val="00980110"/>
     <w:rsid w:val="009B4ABD"/>
     <w:rsid w:val="009C4DCE"/>
     <w:rsid w:val="009D18E4"/>
     <w:rsid w:val="009E31AF"/>
     <w:rsid w:val="009F33D1"/>
     <w:rsid w:val="00A16A8A"/>
     <w:rsid w:val="00A84A06"/>
+    <w:rsid w:val="00A97D41"/>
     <w:rsid w:val="00AA0313"/>
+    <w:rsid w:val="00AE5665"/>
     <w:rsid w:val="00AE7D15"/>
     <w:rsid w:val="00AF5644"/>
     <w:rsid w:val="00B01B56"/>
     <w:rsid w:val="00B07A01"/>
     <w:rsid w:val="00B130D4"/>
     <w:rsid w:val="00B3112F"/>
     <w:rsid w:val="00B60339"/>
     <w:rsid w:val="00B768AF"/>
     <w:rsid w:val="00BD0C48"/>
     <w:rsid w:val="00C01525"/>
     <w:rsid w:val="00C025CE"/>
     <w:rsid w:val="00C224AA"/>
     <w:rsid w:val="00C23168"/>
     <w:rsid w:val="00C727E8"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CE2DBE"/>
     <w:rsid w:val="00D04E3A"/>
     <w:rsid w:val="00D3031C"/>
     <w:rsid w:val="00D55E07"/>
     <w:rsid w:val="00D67E2E"/>
     <w:rsid w:val="00D86554"/>
+    <w:rsid w:val="00D907BE"/>
     <w:rsid w:val="00DC77A0"/>
     <w:rsid w:val="00E21395"/>
+    <w:rsid w:val="00E35A89"/>
     <w:rsid w:val="00E519D3"/>
     <w:rsid w:val="00E5261A"/>
     <w:rsid w:val="00E55925"/>
     <w:rsid w:val="00E57C16"/>
     <w:rsid w:val="00F07C50"/>
     <w:rsid w:val="00F10395"/>
     <w:rsid w:val="00F85CCF"/>
     <w:rsid w:val="00F9527C"/>
+    <w:rsid w:val="00FC4D25"/>
     <w:rsid w:val="00FE7EAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2758,69 +3293,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" enabled="0" method="" siteId="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>342</Words>
-  <Characters>2213</Characters>
+  <Words>485</Words>
+  <Characters>3107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2483</CharactersWithSpaces>
+  <CharactersWithSpaces>3498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>