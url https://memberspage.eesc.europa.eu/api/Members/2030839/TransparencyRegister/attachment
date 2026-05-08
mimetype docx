--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -461,61 +461,73 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Marta Campo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006F435D" w:rsidRPr="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Santaló</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D8F8B4" w14:textId="0EA91F33" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00A84A06">
+          <w:p w14:paraId="16D8F8B4" w14:textId="4C4777FC" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00A84A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A84A06">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Introductions and exchange on respective activities</w:t>
+              <w:t xml:space="preserve">Introductions and exchange </w:t>
+            </w:r>
+            <w:r w:rsidR="00642B07">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">about </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A84A06">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>respective activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CC9CBB0" w14:textId="673EFA28" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00A84A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EESC, Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C9634D" w:rsidRPr="00A84A06" w14:paraId="5B31EFFB" w14:textId="77777777" w:rsidTr="00C9634D">
         <w:tc>
           <w:tcPr>
@@ -767,67 +779,67 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting with </w:t>
             </w:r>
             <w:r w:rsidRPr="007B01CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ambassador David Donoghue</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Ireland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56502ACA" w14:textId="247B67EA" w:rsidR="007B01CD" w:rsidRDefault="007B01CD">
+          <w:p w14:paraId="56502ACA" w14:textId="57E91AEE" w:rsidR="007B01CD" w:rsidRDefault="007B01CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Introductions and discussion on </w:t>
             </w:r>
             <w:r w:rsidR="009C4DCE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>respective priorities and SDGs</w:t>
+              <w:t>SDGs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C867826" w14:textId="4D23CC25" w:rsidR="007B01CD" w:rsidRDefault="007B01CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EESC, Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4DCE" w:rsidRPr="009C4DCE" w14:paraId="20DD29B6" w14:textId="77777777" w:rsidTr="00C9634D">
         <w:tc>
           <w:tcPr>
@@ -973,75 +985,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00374085">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Meeting with Welsh Young Leaders</w:t>
             </w:r>
             <w:r w:rsidR="005F6ADB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
             <w:r w:rsidR="005F6ADB" w:rsidRPr="005F6ADB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Future Generations Wales</w:t>
             </w:r>
             <w:r w:rsidR="005F6ADB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and the </w:t>
-[...23 lines deleted...]
-              <w:t>h Government</w:t>
+              <w:t xml:space="preserve"> and the Welsh Government</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EF85AE1" w14:textId="7A392451" w:rsidR="00374085" w:rsidRDefault="00374085">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome and presentation of the Group III and </w:t>
             </w:r>
             <w:r w:rsidR="00357D70">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
@@ -1162,87 +1150,342 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Introductions and discussion on future cooperation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6D7B18" w14:textId="3014098F" w:rsidR="00B07A01" w:rsidRDefault="00B07A01">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE7EAE" w:rsidRPr="00374085" w14:paraId="19FCCBE9" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E371E80" w14:textId="5F451331" w:rsidR="00FE7EAE" w:rsidRDefault="00FE7EAE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>25/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6399EE90" w14:textId="4899DCD0" w:rsidR="00FE7EAE" w:rsidRDefault="00FE7EAE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcoming a group of young people representing the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7EAE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7EAE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Association “Youth Guard Units” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2361F0E4" w14:textId="2C76C20C" w:rsidR="00FE7EAE" w:rsidRDefault="00FE7EAE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Welcome and introduction about the EESC and Group III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6327DA" w14:textId="0518EA85" w:rsidR="00FE7EAE" w:rsidRDefault="00FE7EAE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07A01">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D55E07" w:rsidRPr="00D55E07" w14:paraId="10167D41" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4097AA7A" w14:textId="5C63486A" w:rsidR="00D55E07" w:rsidRDefault="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>16/04/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFCA192" w14:textId="43DFEB48" w:rsidR="00D55E07" w:rsidRPr="00D55E07" w:rsidRDefault="00D55E07" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>eeting with the Global Ecolabelling Network (GEN):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FCF5EFD" w14:textId="77777777" w:rsidR="00D55E07" w:rsidRPr="00D55E07" w:rsidRDefault="00D55E07" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Erika Jangen, GEN EU-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Secretariat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317C00FA" w14:textId="2E05DC15" w:rsidR="00D55E07" w:rsidRPr="00D55E07" w:rsidRDefault="00D55E07" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sofie Munteanu, Director of Department of Ecolabelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1573E00B" w14:textId="7D3E5454" w:rsidR="00D55E07" w:rsidRDefault="00D55E07" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Steven Choi, Project Manager at Green Council</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1966B1AF" w14:textId="661E541B" w:rsidR="00D55E07" w:rsidRDefault="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introductions and discussion on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55E07">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ecolabels, sustainable product policy and consumer issues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BB3615" w14:textId="21B73DF8" w:rsidR="00D55E07" w:rsidRDefault="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07A01">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidSect="00C9634D">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69D2CFFE" w14:textId="77777777" w:rsidR="00B3112F" w:rsidRDefault="00B3112F" w:rsidP="00C9634D">
+    <w:p w14:paraId="436C7580" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3835F598" w14:textId="77777777" w:rsidR="00B3112F" w:rsidRDefault="00B3112F" w:rsidP="00C9634D">
+    <w:p w14:paraId="03534D58" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1294,189 +1537,199 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED22901" w14:textId="77777777" w:rsidR="00B3112F" w:rsidRDefault="00B3112F" w:rsidP="00C9634D">
+    <w:p w14:paraId="3777D58F" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="116D9289" w14:textId="77777777" w:rsidR="00B3112F" w:rsidRDefault="00B3112F" w:rsidP="00C9634D">
+    <w:p w14:paraId="7C804A90" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
     <w:rsid w:val="00046312"/>
     <w:rsid w:val="000679E0"/>
     <w:rsid w:val="00074679"/>
+    <w:rsid w:val="000C680D"/>
     <w:rsid w:val="00183F56"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001D2C39"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="00222983"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="002626E5"/>
     <w:rsid w:val="0026279A"/>
     <w:rsid w:val="00271163"/>
     <w:rsid w:val="002813B9"/>
     <w:rsid w:val="002900AC"/>
     <w:rsid w:val="002A26C6"/>
     <w:rsid w:val="00307FBD"/>
     <w:rsid w:val="003367DB"/>
     <w:rsid w:val="00336C7D"/>
     <w:rsid w:val="00341890"/>
     <w:rsid w:val="00357D70"/>
     <w:rsid w:val="003734ED"/>
     <w:rsid w:val="00374085"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="00382ADE"/>
     <w:rsid w:val="00401CA1"/>
     <w:rsid w:val="00445732"/>
     <w:rsid w:val="004908A5"/>
     <w:rsid w:val="004C2494"/>
     <w:rsid w:val="0051557C"/>
+    <w:rsid w:val="0056624A"/>
     <w:rsid w:val="005671C1"/>
     <w:rsid w:val="00595B84"/>
     <w:rsid w:val="005D4505"/>
     <w:rsid w:val="005F6ADB"/>
     <w:rsid w:val="0060798C"/>
     <w:rsid w:val="0061354E"/>
     <w:rsid w:val="00631B3B"/>
+    <w:rsid w:val="00632ADF"/>
+    <w:rsid w:val="00642B07"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="006F435D"/>
     <w:rsid w:val="00731E42"/>
     <w:rsid w:val="00756B2B"/>
     <w:rsid w:val="00766305"/>
     <w:rsid w:val="007778AB"/>
     <w:rsid w:val="007B01CD"/>
     <w:rsid w:val="007C7586"/>
     <w:rsid w:val="008419DB"/>
     <w:rsid w:val="008C78FF"/>
     <w:rsid w:val="008D61DD"/>
     <w:rsid w:val="008F0A17"/>
     <w:rsid w:val="00907D46"/>
     <w:rsid w:val="00917661"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="00925D37"/>
+    <w:rsid w:val="009340A8"/>
     <w:rsid w:val="0094280F"/>
     <w:rsid w:val="00974841"/>
     <w:rsid w:val="00980110"/>
     <w:rsid w:val="009C4DCE"/>
     <w:rsid w:val="009D18E4"/>
+    <w:rsid w:val="009E31AF"/>
     <w:rsid w:val="009F33D1"/>
     <w:rsid w:val="00A16A8A"/>
     <w:rsid w:val="00A84A06"/>
     <w:rsid w:val="00AA0313"/>
     <w:rsid w:val="00AE7D15"/>
     <w:rsid w:val="00AF5644"/>
     <w:rsid w:val="00B01B56"/>
     <w:rsid w:val="00B07A01"/>
     <w:rsid w:val="00B130D4"/>
     <w:rsid w:val="00B3112F"/>
     <w:rsid w:val="00B60339"/>
     <w:rsid w:val="00B768AF"/>
     <w:rsid w:val="00BD0C48"/>
+    <w:rsid w:val="00C01525"/>
     <w:rsid w:val="00C025CE"/>
     <w:rsid w:val="00C224AA"/>
     <w:rsid w:val="00C727E8"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CE2DBE"/>
     <w:rsid w:val="00D04E3A"/>
+    <w:rsid w:val="00D3031C"/>
+    <w:rsid w:val="00D55E07"/>
     <w:rsid w:val="00D86554"/>
     <w:rsid w:val="00DC77A0"/>
     <w:rsid w:val="00E21395"/>
     <w:rsid w:val="00E519D3"/>
     <w:rsid w:val="00E5261A"/>
     <w:rsid w:val="00E55925"/>
     <w:rsid w:val="00E57C16"/>
     <w:rsid w:val="00F07C50"/>
     <w:rsid w:val="00F10395"/>
     <w:rsid w:val="00F85CCF"/>
     <w:rsid w:val="00F9527C"/>
+    <w:rsid w:val="00FE7EAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D94BAC2"/>
@@ -2239,69 +2492,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" enabled="0" method="" siteId="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>210</Words>
-  <Characters>1336</Characters>
+  <Words>273</Words>
+  <Characters>1731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1502</CharactersWithSpaces>
+  <CharactersWithSpaces>1949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>