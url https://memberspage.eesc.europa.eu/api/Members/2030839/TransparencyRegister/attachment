--- v1 (2026-05-08)
+++ v2 (2026-06-23)
@@ -1409,83 +1409,201 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13BB3615" w14:textId="21B73DF8" w:rsidR="00D55E07" w:rsidRDefault="00D55E07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EESC, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B07A01">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002A3115" w:rsidRPr="00D55E07" w14:paraId="5040EB0E" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1396DC0A" w14:textId="4149A761" w:rsidR="002A3115" w:rsidRDefault="002A3115">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>26/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D841A9E" w14:textId="116887C1" w:rsidR="002A3115" w:rsidRDefault="002A3115" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3115">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3115">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Piotr Sadowski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3115">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secretary General of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3115">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Volonteurope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFDCE9A" w14:textId="0D1FD81C" w:rsidR="002A3115" w:rsidRDefault="002A3115">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introductions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and discussion around the EESC's Liaison Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EBD46A" w14:textId="579F07E1" w:rsidR="002A3115" w:rsidRDefault="002A3115">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07A01">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidSect="00C9634D">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="436C7580" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
+    <w:p w14:paraId="033FA6C2" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03534D58" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
+    <w:p w14:paraId="11936446" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1537,61 +1655,61 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3777D58F" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
+    <w:p w14:paraId="70A77A6E" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C804A90" w14:textId="77777777" w:rsidR="009E31AF" w:rsidRDefault="009E31AF" w:rsidP="00C9634D">
+    <w:p w14:paraId="7071F914" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -1605,94 +1723,97 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
     <w:rsid w:val="00046312"/>
     <w:rsid w:val="000679E0"/>
     <w:rsid w:val="00074679"/>
     <w:rsid w:val="000C680D"/>
     <w:rsid w:val="00183F56"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001D2C39"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="00222983"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="002626E5"/>
     <w:rsid w:val="0026279A"/>
     <w:rsid w:val="00271163"/>
     <w:rsid w:val="002813B9"/>
     <w:rsid w:val="002900AC"/>
     <w:rsid w:val="002A26C6"/>
+    <w:rsid w:val="002A3115"/>
     <w:rsid w:val="00307FBD"/>
     <w:rsid w:val="003367DB"/>
     <w:rsid w:val="00336C7D"/>
     <w:rsid w:val="00341890"/>
     <w:rsid w:val="00357D70"/>
     <w:rsid w:val="003734ED"/>
     <w:rsid w:val="00374085"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="00382ADE"/>
     <w:rsid w:val="00401CA1"/>
     <w:rsid w:val="00445732"/>
     <w:rsid w:val="004908A5"/>
     <w:rsid w:val="004C2494"/>
     <w:rsid w:val="0051557C"/>
     <w:rsid w:val="0056624A"/>
     <w:rsid w:val="005671C1"/>
     <w:rsid w:val="00595B84"/>
     <w:rsid w:val="005D4505"/>
     <w:rsid w:val="005F6ADB"/>
     <w:rsid w:val="0060798C"/>
     <w:rsid w:val="0061354E"/>
     <w:rsid w:val="00631B3B"/>
     <w:rsid w:val="00632ADF"/>
     <w:rsid w:val="00642B07"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="006F435D"/>
     <w:rsid w:val="00731E42"/>
     <w:rsid w:val="00756B2B"/>
     <w:rsid w:val="00766305"/>
     <w:rsid w:val="007778AB"/>
     <w:rsid w:val="007B01CD"/>
     <w:rsid w:val="007C7586"/>
+    <w:rsid w:val="008354C0"/>
     <w:rsid w:val="008419DB"/>
     <w:rsid w:val="008C78FF"/>
     <w:rsid w:val="008D61DD"/>
     <w:rsid w:val="008F0A17"/>
     <w:rsid w:val="00907D46"/>
     <w:rsid w:val="00917661"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="00925D37"/>
     <w:rsid w:val="009340A8"/>
     <w:rsid w:val="0094280F"/>
     <w:rsid w:val="00974841"/>
     <w:rsid w:val="00980110"/>
+    <w:rsid w:val="009B4ABD"/>
     <w:rsid w:val="009C4DCE"/>
     <w:rsid w:val="009D18E4"/>
     <w:rsid w:val="009E31AF"/>
     <w:rsid w:val="009F33D1"/>
     <w:rsid w:val="00A16A8A"/>
     <w:rsid w:val="00A84A06"/>
     <w:rsid w:val="00AA0313"/>
     <w:rsid w:val="00AE7D15"/>
     <w:rsid w:val="00AF5644"/>
     <w:rsid w:val="00B01B56"/>
     <w:rsid w:val="00B07A01"/>
     <w:rsid w:val="00B130D4"/>
     <w:rsid w:val="00B3112F"/>
     <w:rsid w:val="00B60339"/>
     <w:rsid w:val="00B768AF"/>
     <w:rsid w:val="00BD0C48"/>
     <w:rsid w:val="00C01525"/>
     <w:rsid w:val="00C025CE"/>
     <w:rsid w:val="00C224AA"/>
     <w:rsid w:val="00C727E8"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CE2DBE"/>
     <w:rsid w:val="00D04E3A"/>
     <w:rsid w:val="00D3031C"/>
     <w:rsid w:val="00D55E07"/>
@@ -2492,69 +2613,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" enabled="0" method="" siteId="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>273</Words>
-  <Characters>1731</Characters>
+  <Words>291</Words>
+  <Characters>1864</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1949</CharactersWithSpaces>
+  <CharactersWithSpaces>2092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>