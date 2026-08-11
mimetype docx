--- v2 (2026-06-23)
+++ v3 (2026-08-11)
@@ -439,60 +439,52 @@
               </w:rPr>
               <w:t>Marta Cid Pañella</w:t>
             </w:r>
             <w:r w:rsidR="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="006F435D" w:rsidRPr="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Roger Civit Carbonell</w:t>
             </w:r>
             <w:r w:rsidR="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="006F435D" w:rsidRPr="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marta Campo </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Marta Campo Santaló</w:t>
+            </w:r>
             <w:r w:rsidR="006F435D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16D8F8B4" w14:textId="4C4777FC" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00A84A06">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A84A06">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Introductions and exchange </w:t>
             </w:r>
             <w:r w:rsidR="00642B07">
@@ -545,60 +537,52 @@
               </w:rPr>
               <w:t>04/02/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5278" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F060663" w14:textId="7050D434" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00E57C16">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting with Anna Colombo, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E57C16">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">member of the Board of Directors of the Fondazione </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>member of the Board of Directors of the Fondazione ItalianiEuropei</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="052FE886" w14:textId="241BA2F5" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00E57C16">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Introductions and exchange </w:t>
             </w:r>
             <w:r w:rsidR="004C2494">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>about</w:t>
             </w:r>
             <w:r>
@@ -651,79 +635,51 @@
           <w:tcPr>
             <w:tcW w:w="5278" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF60853" w14:textId="7C05370F" w:rsidR="009D18E4" w:rsidRDefault="009D18E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D18E4">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="009D18E4">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seán Lynch, Founder of </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Discoverable</w:t>
+              <w:t>Seán Lynch, Founder of LitterWeek, OpenLitterMap &amp; Discoverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15AA44E0" w14:textId="5B5CF465" w:rsidR="009D18E4" w:rsidRDefault="009D18E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="009D18E4">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>itizen science</w:t>
             </w:r>
@@ -1304,65 +1260,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00D55E07">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>eeting with the Global Ecolabelling Network (GEN):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FCF5EFD" w14:textId="77777777" w:rsidR="00D55E07" w:rsidRPr="00D55E07" w:rsidRDefault="00D55E07" w:rsidP="00D55E07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55E07">
               <w:rPr>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Erika Jangen, GEN EU-</w:t>
-[...13 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>Erika Jangen, GEN EU-Secretariat,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317C00FA" w14:textId="2E05DC15" w:rsidR="00D55E07" w:rsidRPr="00D55E07" w:rsidRDefault="00D55E07" w:rsidP="00D55E07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55E07">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sofie Munteanu, Director of Department of Ecolabelling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D55E07">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1466,144 +1408,339 @@
               </w:rPr>
               <w:t xml:space="preserve">Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="002A3115">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Piotr Sadowski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002A3115">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secretary General of </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Secretary General of Volonteurope</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FFDCE9A" w14:textId="0D1FD81C" w:rsidR="002A3115" w:rsidRDefault="002A3115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introductions </w:t>
-[...5 lines deleted...]
-              <w:t>and discussion around the EESC's Liaison Group</w:t>
+              <w:t>Introductions and discussion around the EESC's Liaison Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76EBD46A" w14:textId="579F07E1" w:rsidR="002A3115" w:rsidRDefault="002A3115">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07A01">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005079F" w:rsidRPr="0005079F" w14:paraId="002B66DB" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA7383B" w14:textId="11634104" w:rsidR="0005079F" w:rsidRDefault="0005079F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>25/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D24F079" w14:textId="077E8291" w:rsidR="0005079F" w:rsidRPr="0005079F" w:rsidRDefault="0005079F" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005079F">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Meeting with Patrizia Heidegger, Deputy Secretary General of the European Environmental Bureau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2A1EE9" w14:textId="6E864382" w:rsidR="0005079F" w:rsidRPr="0005079F" w:rsidRDefault="00916178">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Discussion on future cooperation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F09906" w14:textId="13374A40" w:rsidR="0005079F" w:rsidRPr="0005079F" w:rsidRDefault="0005079F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07A01">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D67E2E" w:rsidRPr="0005079F" w14:paraId="48B532F7" w14:textId="77777777" w:rsidTr="00C9634D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="304EEB74" w14:textId="59D50CCF" w:rsidR="00D67E2E" w:rsidRDefault="00D67E2E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>02/07/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5278" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAB9E0D" w14:textId="6DD08E93" w:rsidR="00D67E2E" w:rsidRPr="0005079F" w:rsidRDefault="00D67E2E" w:rsidP="00D55E07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67E2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Susana Gramilho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67E2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>President of the Association for the Promotion of Macaronesia of Madeira, Honorary Consul of Cabo Verde in the Autonomous Region of Madeira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB3B8D" w14:textId="1FC960FA" w:rsidR="00D67E2E" w:rsidRDefault="00D67E2E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67E2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>resent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ation of respective</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67E2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67E2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>initiatives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D888078" w14:textId="5004896A" w:rsidR="00D67E2E" w:rsidRDefault="00D67E2E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EESC, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B07A01">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
+    <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="0005079F" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidSect="00C9634D">
+    <w:sectPr w:rsidR="00C9634D" w:rsidRPr="0005079F" w:rsidSect="00C9634D">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="033FA6C2" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
+    <w:p w14:paraId="04B3CA58" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11936446" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
+    <w:p w14:paraId="6F40AF8C" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1655,190 +1792,198 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70A77A6E" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
+    <w:p w14:paraId="47353182" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7071F914" w14:textId="77777777" w:rsidR="009B4ABD" w:rsidRDefault="009B4ABD" w:rsidP="00C9634D">
+    <w:p w14:paraId="01D23B88" w14:textId="77777777" w:rsidR="00562251" w:rsidRDefault="00562251" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
     <w:rsid w:val="00046312"/>
+    <w:rsid w:val="0005079F"/>
     <w:rsid w:val="000679E0"/>
     <w:rsid w:val="00074679"/>
     <w:rsid w:val="000C680D"/>
     <w:rsid w:val="00183F56"/>
     <w:rsid w:val="00195238"/>
+    <w:rsid w:val="001B3E54"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001D2C39"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="00222983"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="002626E5"/>
     <w:rsid w:val="0026279A"/>
     <w:rsid w:val="00271163"/>
     <w:rsid w:val="002813B9"/>
     <w:rsid w:val="002900AC"/>
     <w:rsid w:val="002A26C6"/>
     <w:rsid w:val="002A3115"/>
+    <w:rsid w:val="002C2C55"/>
     <w:rsid w:val="00307FBD"/>
     <w:rsid w:val="003367DB"/>
     <w:rsid w:val="00336C7D"/>
     <w:rsid w:val="00341890"/>
     <w:rsid w:val="00357D70"/>
     <w:rsid w:val="003734ED"/>
     <w:rsid w:val="00374085"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="00382ADE"/>
     <w:rsid w:val="00401CA1"/>
     <w:rsid w:val="00445732"/>
     <w:rsid w:val="004908A5"/>
     <w:rsid w:val="004C2494"/>
     <w:rsid w:val="0051557C"/>
+    <w:rsid w:val="00562251"/>
     <w:rsid w:val="0056624A"/>
     <w:rsid w:val="005671C1"/>
     <w:rsid w:val="00595B84"/>
     <w:rsid w:val="005D4505"/>
     <w:rsid w:val="005F6ADB"/>
     <w:rsid w:val="0060798C"/>
     <w:rsid w:val="0061354E"/>
     <w:rsid w:val="00631B3B"/>
     <w:rsid w:val="00632ADF"/>
     <w:rsid w:val="00642B07"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="006F435D"/>
     <w:rsid w:val="00731E42"/>
+    <w:rsid w:val="00731F54"/>
     <w:rsid w:val="00756B2B"/>
     <w:rsid w:val="00766305"/>
     <w:rsid w:val="007778AB"/>
     <w:rsid w:val="007B01CD"/>
     <w:rsid w:val="007C7586"/>
     <w:rsid w:val="008354C0"/>
     <w:rsid w:val="008419DB"/>
+    <w:rsid w:val="008455FB"/>
     <w:rsid w:val="008C78FF"/>
     <w:rsid w:val="008D61DD"/>
     <w:rsid w:val="008F0A17"/>
     <w:rsid w:val="00907D46"/>
+    <w:rsid w:val="00916178"/>
     <w:rsid w:val="00917661"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="00925D37"/>
     <w:rsid w:val="009340A8"/>
     <w:rsid w:val="0094280F"/>
     <w:rsid w:val="00974841"/>
     <w:rsid w:val="00980110"/>
     <w:rsid w:val="009B4ABD"/>
     <w:rsid w:val="009C4DCE"/>
     <w:rsid w:val="009D18E4"/>
     <w:rsid w:val="009E31AF"/>
     <w:rsid w:val="009F33D1"/>
     <w:rsid w:val="00A16A8A"/>
     <w:rsid w:val="00A84A06"/>
     <w:rsid w:val="00AA0313"/>
     <w:rsid w:val="00AE7D15"/>
     <w:rsid w:val="00AF5644"/>
     <w:rsid w:val="00B01B56"/>
     <w:rsid w:val="00B07A01"/>
     <w:rsid w:val="00B130D4"/>
     <w:rsid w:val="00B3112F"/>
     <w:rsid w:val="00B60339"/>
     <w:rsid w:val="00B768AF"/>
     <w:rsid w:val="00BD0C48"/>
     <w:rsid w:val="00C01525"/>
     <w:rsid w:val="00C025CE"/>
     <w:rsid w:val="00C224AA"/>
+    <w:rsid w:val="00C23168"/>
     <w:rsid w:val="00C727E8"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CE2DBE"/>
     <w:rsid w:val="00D04E3A"/>
     <w:rsid w:val="00D3031C"/>
     <w:rsid w:val="00D55E07"/>
+    <w:rsid w:val="00D67E2E"/>
     <w:rsid w:val="00D86554"/>
     <w:rsid w:val="00DC77A0"/>
     <w:rsid w:val="00E21395"/>
     <w:rsid w:val="00E519D3"/>
     <w:rsid w:val="00E5261A"/>
     <w:rsid w:val="00E55925"/>
     <w:rsid w:val="00E57C16"/>
     <w:rsid w:val="00F07C50"/>
     <w:rsid w:val="00F10395"/>
     <w:rsid w:val="00F85CCF"/>
     <w:rsid w:val="00F9527C"/>
     <w:rsid w:val="00FE7EAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2612,70 +2757,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" enabled="0" method="" siteId="{01a4edc0-c130-4e09-bfd4-7b7de34700e6}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1864</Characters>
+  <Pages>2</Pages>
+  <Words>342</Words>
+  <Characters>2213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2092</CharactersWithSpaces>
+  <CharactersWithSpaces>2483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>