--- v0 (2026-03-16)
+++ v1 (2026-06-17)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B673012" w14:textId="1379E089" w:rsidR="00D04E3A" w:rsidRPr="001C24C0" w:rsidRDefault="00D04E3A" w:rsidP="00C9634D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Transparency – </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Meetings :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -326,65 +327,51 @@
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D1DAF40" w14:textId="5CD8B736" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00FA2E08">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saskia </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, Leader of the Social Democratic Party </w:t>
+              <w:t xml:space="preserve">Saskia Esken, Leader of the Social Democratic Party </w:t>
             </w:r>
             <w:r w:rsidR="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Germany </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(SPD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16D8F8B4" w14:textId="1C63CC51" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00FA2E08">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -604,176 +591,168 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>04/07/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B92DCEA" w14:textId="65D76241" w:rsidR="00763A73" w:rsidRDefault="00B60223" w:rsidP="00A60EBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonia </w:t>
-            </w:r>
+              <w:t>Antonia Zafeiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60223">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Head of Political, Press and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EU Delegation to Egypt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C31C431" w14:textId="4386E6A0" w:rsidR="00763A73" w:rsidRDefault="00B60223">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Exchanges</w:t>
+            </w:r>
+            <w:r w:rsidR="00A60EBF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the EESC delegation regarding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the political, economic and social situation in Egypt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4054B4" w14:textId="17E599F9" w:rsidR="00763A73" w:rsidRDefault="00B60223">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Egypt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B60223" w:rsidRPr="005400C9" w14:paraId="69DC58D1" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF0B546" w14:textId="5D20A350" w:rsidR="00B60223" w:rsidRDefault="00B60223">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>04/07/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6F41C3" w14:textId="52BADDAF" w:rsidR="00B60223" w:rsidRPr="00B60223" w:rsidRDefault="00B60223" w:rsidP="00B60223">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60223">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamal Abbas, General Coordinator, and Dr Amal Abdel Hamid, Director of the Project on Working Women </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0666FF19" w14:textId="103AB201" w:rsidR="00B60223" w:rsidRPr="00B60223" w:rsidRDefault="00B60223" w:rsidP="00B60223">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Zafeiri</w:t>
-[...117 lines deleted...]
-              </w:rPr>
               <w:t>Center</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Trade Unions and Workers Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38550C31" w14:textId="41817C3F" w:rsidR="00B60223" w:rsidRDefault="00B60223">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -829,65 +808,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>04/07/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="762FE5FF" w14:textId="6035CD91" w:rsidR="00B60223" w:rsidRPr="00B60223" w:rsidRDefault="00B60223" w:rsidP="00B60223">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mohamed </w:t>
-[...13 lines deleted...]
-              <w:t>, Country Director for Egypt of the Cairo Institute for Human Rights Studies (CIHRS) and Gamal Eid, Executive Director of the Arabic Network for Human Rights Information (ANHRI)</w:t>
+              <w:t>Mohamed Zaree, Country Director for Egypt of the Cairo Institute for Human Rights Studies (CIHRS) and Gamal Eid, Executive Director of the Arabic Network for Human Rights Information (ANHRI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26974F6A" w14:textId="38398F91" w:rsidR="00B60223" w:rsidRDefault="00B60223">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Exchanges</w:t>
             </w:r>
             <w:r w:rsidR="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the EESC delegation regarding</w:t>
             </w:r>
@@ -1316,65 +1281,51 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B67E18C" w14:textId="0F25D01D" w:rsidR="005305FC" w:rsidRDefault="005305FC" w:rsidP="005305FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005305FC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thea Mei Lee, Deputy Undersecretary for International Affairs, U.S. Department of </w:t>
-[...13 lines deleted...]
-              <w:t>/ILAB</w:t>
+              <w:t>Thea Mei Lee, Deputy Undersecretary for International Affairs, U.S. Department of Labor/ILAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B447860" w14:textId="79019CD8" w:rsidR="005305FC" w:rsidRDefault="005305FC" w:rsidP="005305FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
             </w:r>
@@ -1516,58 +1467,56 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>26/09/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11C77A78" w14:textId="5472CFB7" w:rsidR="00235AB4" w:rsidRDefault="00235AB4" w:rsidP="005305FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Irena </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00235AB4">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Moozová</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00195405">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DG Just</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CB20544" w14:textId="7940807A" w:rsidR="00235AB4" w:rsidRDefault="00195405" w:rsidP="005305FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1622,90 +1571,68 @@
           </w:tcPr>
           <w:p w14:paraId="1CA7BF52" w14:textId="42926AEE" w:rsidR="00195405" w:rsidRDefault="00195405" w:rsidP="00195405">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>28/09/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6369EE" w14:textId="1A4A675E" w:rsidR="00195405" w:rsidRDefault="00195405" w:rsidP="00195405">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00195405">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivailo Kalfin, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00195405">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Ivailo</w:t>
+              <w:t>Eurofound</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00195405">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02E3B1B2" w14:textId="6DCBA28C" w:rsidR="00195405" w:rsidRDefault="00195405" w:rsidP="00195405">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
@@ -1921,65 +1848,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11/10/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AD1F744" w14:textId="4A743783" w:rsidR="00E8122E" w:rsidRPr="00195405" w:rsidRDefault="00F80445" w:rsidP="00E8122E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikael </w:t>
-[...13 lines deleted...]
-              <w:t>, SOLIDAR</w:t>
+              <w:t>Mikael Leyi, SOLIDAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7407BA00" w14:textId="55F52238" w:rsidR="00E8122E" w:rsidRDefault="00F80445" w:rsidP="00E8122E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2023 Silver Rose Awards Ceremony</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -2182,509 +2095,409 @@
               <w:t>EU 23 Spanish Presidency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="642A9530" w14:textId="372E1A8A" w:rsidR="00F80445" w:rsidRPr="00EB27FF" w:rsidRDefault="002F0638" w:rsidP="00F80445">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Level Conference </w:t>
             </w:r>
             <w:r w:rsidRPr="002F0638">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Active </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>‘Active Labour Market Policies, Pillar of the European Year of Skills’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AA315F" w14:textId="39E2765A" w:rsidR="00F80445" w:rsidRDefault="00F80445" w:rsidP="00F80445">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002F0638">
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Barcelona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB27FF" w:rsidRPr="005100C1" w14:paraId="2456A4F6" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C9CCA56" w14:textId="792192FE" w:rsidR="00EB27FF" w:rsidRPr="00EB27FF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>02/11/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="660B1C7F" w14:textId="54DA9292" w:rsidR="00EB27FF" w:rsidRPr="00EB27FF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oleksandr </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Oleksandr Yarema, State Secretary of the Cabinet of Ministers, Government of Ukraine </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53510ECD" w14:textId="6310B9D3" w:rsidR="00EB27FF" w:rsidRPr="00EB27FF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges with the EESC delegation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B1A011" w14:textId="0A059004" w:rsidR="00EB27FF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ukraine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EBF" w:rsidRPr="005100C1" w14:paraId="694C4B50" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633B275A" w14:textId="4FF74F6D" w:rsidR="00A60EBF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, State Secretary of the Cabinet of Ministers, Government of Ukraine </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="53510ECD" w14:textId="6310B9D3" w:rsidR="00EB27FF" w:rsidRPr="00EB27FF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
+              <w:t>02/11/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F618D5F" w14:textId="5EEE3916" w:rsidR="00A60EBF" w:rsidRPr="00EB27FF" w:rsidRDefault="005C23DB" w:rsidP="00F80445">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C23DB">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Yuliia Svyrydenko, First Deputy Prime Minister of Ukraine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C796203" w14:textId="40E423C5" w:rsidR="00A60EBF" w:rsidRPr="00EB27FF" w:rsidRDefault="005C23DB" w:rsidP="00F80445">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanges with the EESC delegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B1A011" w14:textId="0A059004" w:rsidR="00EB27FF" w:rsidRDefault="00A60EBF" w:rsidP="00F80445">
+          <w:p w14:paraId="27B1C12B" w14:textId="51638B4E" w:rsidR="00A60EBF" w:rsidRDefault="005C23DB" w:rsidP="00F80445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ukraine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60EBF" w:rsidRPr="005100C1" w14:paraId="694C4B50" w14:textId="77777777" w:rsidTr="000706A4">
-[...8 lines deleted...]
-                <w:lang w:val="en-GB"/>
+      <w:tr w:rsidR="005C23DB" w:rsidRPr="005100C1" w14:paraId="4FAF065C" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B870D83" w14:textId="327612C0" w:rsidR="005C23DB" w:rsidRPr="00A60EBF" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>02/11/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371E3AA6" w14:textId="0C2C3049" w:rsidR="005C23DB" w:rsidRPr="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C23DB">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Galyna Tretiakova, Head of Committee for Social Policy and Veteran Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBCC70D" w14:textId="232B8F75" w:rsidR="005C23DB" w:rsidRPr="00A60EBF" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges with the EESC delegation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2D01E8" w14:textId="592B51D2" w:rsidR="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ukraine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C23DB" w:rsidRPr="005100C1" w14:paraId="60F07984" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C00286" w14:textId="170B679B" w:rsidR="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>02/11/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F618D5F" w14:textId="5EEE3916" w:rsidR="00A60EBF" w:rsidRPr="00EB27FF" w:rsidRDefault="005C23DB" w:rsidP="00F80445">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="692DA0E0" w14:textId="3D7B7A72" w:rsidR="005C23DB" w:rsidRPr="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005C23DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Yuliia</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ivanna Klympush-Tsintsadze, Head of EU integration Committee and members of Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1681952F" w14:textId="1B717FF1" w:rsidR="005C23DB" w:rsidRPr="00A60EBF" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A60EBF">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges with the EESC delegation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0444DD75" w14:textId="6C45F8AB" w:rsidR="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ukraine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C23DB" w:rsidRPr="005100C1" w14:paraId="3A30167F" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162B68B1" w14:textId="63469AE7" w:rsidR="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>02/11/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C1D21" w14:textId="539F2E09" w:rsidR="005C23DB" w:rsidRPr="005C23DB" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005C23DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...286 lines deleted...]
-              <w:t>, Minister of Social Policy of Ukraine</w:t>
+              <w:t>Oksana Zholnovych, Minister of Social Policy of Ukraine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AD631C2" w14:textId="5361BA32" w:rsidR="005C23DB" w:rsidRPr="00A60EBF" w:rsidRDefault="005C23DB" w:rsidP="005C23DB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanges with the EESC delegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -3333,65 +3146,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028551E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>28/11/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FAEBC44" w14:textId="5840CD77" w:rsidR="001E7883" w:rsidRPr="0028551E" w:rsidRDefault="001E7883" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028551E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marita Gonzalez and Andres </w:t>
-[...13 lines deleted...]
-              <w:t>, South America Trade Union Confederation</w:t>
+              <w:t>Marita Gonzalez and Andres Larisgoitia, South America Trade Union Confederation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D7960E2" w14:textId="3FA9D607" w:rsidR="001E7883" w:rsidRPr="0028551E" w:rsidRDefault="001E7883" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028551E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Working conditions in Mercosur countries and potential impacts of the EU-Mercosur Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -4047,65 +3846,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>14/12/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="502F9918" w14:textId="7B03F5F4" w:rsidR="007B6F87" w:rsidRDefault="0001435E" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claudia </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Claudia Bogedan, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Social Democratic Party Germany (SPD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D110130" w14:textId="33A146C6" w:rsidR="007B6F87" w:rsidRDefault="0001435E" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
@@ -4279,60 +4064,52 @@
           </w:tcPr>
           <w:p w14:paraId="16F8E0C7" w14:textId="2BC89B8E" w:rsidR="0001435E" w:rsidRDefault="0001435E" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Petr </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0001435E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Blížkovský</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Secretary-General </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, Secretary-General CoR</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64D3E504" w14:textId="43A0B5D9" w:rsidR="0001435E" w:rsidRDefault="0001435E" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
             </w:r>
             <w:r>
@@ -4654,437 +4431,357 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HU Presidency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A3C20B" w14:textId="4B413972" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budapest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00277E18" w:rsidRPr="00AA5908" w14:paraId="0C458B28" w14:textId="77777777" w:rsidTr="000706A4">
+      <w:tr w:rsidR="00277E18" w:rsidRPr="00726149" w14:paraId="0C458B28" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A492EB1" w14:textId="07D0480C" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44912247" w14:textId="08C5AC17" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00724C26">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viktória </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Viktória Zöld-Nagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Deputy State Secretary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDCDFCD" w14:textId="5B2D5753" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HU Presidency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A82856D" w14:textId="1A173E81" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00724C26">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Zöld</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ministry for National Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00724C26" w:rsidRPr="00277E18" w14:paraId="65974D1A" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42209F44" w14:textId="19632EF7" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70B7">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>07/02/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="788AC3E0" w14:textId="2D97BF6D" w:rsidR="00724C26" w:rsidRPr="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00724C26">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>-Nagy</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="0EDCDFCD" w14:textId="5B2D5753" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
+              <w:t>Vince Szalay-Bobrovniczky, Deputy State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Secretary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E894FD9" w14:textId="6619D10F" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HU Presidency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A82856D" w14:textId="1A173E81" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="737FBD30" w14:textId="61A95211" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Prime Ministers' Office,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C93230" w14:textId="574E5780" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00724C26" w:rsidRPr="00726149" w14:paraId="42476553" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28625F5B" w14:textId="0D0D87E2" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70B7">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>07/02/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F0E034" w14:textId="5E041449" w:rsidR="00724C26" w:rsidRPr="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00724C26">
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="42209F44" w14:textId="19632EF7" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Zsigmond Barna Pál, Deputy Ministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D602EF" w14:textId="5AE99C5B" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HU Presidency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B54A8E3" w14:textId="77777777" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ministry of European Affairs,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143B4EB6" w14:textId="310015E4" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00724C26" w:rsidRPr="00277E18" w14:paraId="76BDD394" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFC0F97" w14:textId="5B22ADE2" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD70B7">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788AC3E0" w14:textId="2D97BF6D" w:rsidR="00724C26" w:rsidRPr="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
+          <w:p w14:paraId="7CEEFAE1" w14:textId="5381DD19" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00724C26">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Vince Szalay-</w:t>
-[...252 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>István Jakab</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, Vice President</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="771B8092" w14:textId="2388264B" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HU Presidency</w:t>
             </w:r>
           </w:p>
@@ -5133,60 +4830,52 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>12/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="585C1B85" w14:textId="1E7AA8A4" w:rsidR="00275D25" w:rsidRPr="00724C26" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275D25">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baiba </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Baiba Miltoviča</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, Member of the Civil Society </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Organisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="609892E2" w14:textId="44C5FE06" w:rsidR="00275D25" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -6231,165 +5920,149 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15/05/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBC0BC9" w14:textId="3262086B" w:rsidR="008B6D9B" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943E7D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petr </w:t>
-            </w:r>
+              <w:t>Petr Blížkovský</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, Secretary-General CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051CFE4E" w14:textId="6717EA42" w:rsidR="008B6D9B" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E2FA0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E2FA0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4454B98C" w14:textId="39DB1EA5" w:rsidR="008B6D9B" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943E7D" w:rsidRPr="00943E7D" w14:paraId="1D34685D" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F87C43" w14:textId="76E6DDB1" w:rsidR="00943E7D" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>30/05/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C3FBCC" w14:textId="20D62859" w:rsidR="00943E7D" w:rsidRPr="00943E7D" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00943E7D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Blížkovský</w:t>
-[...106 lines deleted...]
-              </w:rPr>
               <w:t>Eurofound</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00943E7D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/CEDEFOP/EEA Tripartite Exchange Seminar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D9F8957" w14:textId="2CC985F1" w:rsidR="00943E7D" w:rsidRDefault="00242DAD" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943E7D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -6901,71 +6574,57 @@
               <w:t>26/06/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72FFE6BD" w14:textId="0371E1A1" w:rsidR="007D6282" w:rsidRPr="007D6282" w:rsidRDefault="007D6282" w:rsidP="007D6282">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D6282">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Iratxe Garcia Pérez, President S&amp;D Group</w:t>
             </w:r>
             <w:r w:rsidRPr="007D6282">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Antony </w:t>
-[...19 lines deleted...]
-              <w:t>, Secretary General</w:t>
+              <w:t>Antony Be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>umer, Secretary General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E43C49D" w14:textId="4770D533" w:rsidR="007D6282" w:rsidRDefault="007D6282" w:rsidP="007D6282">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Start of the new </w:t>
             </w:r>
             <w:r w:rsidR="00214BC6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">S&amp;D </w:t>
             </w:r>
@@ -7314,691 +6973,675 @@
           </w:tcPr>
           <w:p w14:paraId="2CCD4B34" w14:textId="5CE37A31" w:rsidR="001500A9" w:rsidRPr="001500A9" w:rsidRDefault="001500A9" w:rsidP="001500A9">
             <w:r>
               <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001500A9" w:rsidRPr="009E0813" w14:paraId="34D75364" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF8C3CC" w14:textId="4C478AE7" w:rsidR="001500A9" w:rsidRPr="001500A9" w:rsidRDefault="001500A9" w:rsidP="001500A9">
             <w:r>
               <w:t>25/09/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="257C32EB" w14:textId="7E30F643" w:rsidR="001500A9" w:rsidRPr="001500A9" w:rsidRDefault="007807F2" w:rsidP="001500A9">
             <w:r>
-              <w:t xml:space="preserve">IB, Francfort / </w:t>
-            </w:r>
+              <w:t>IB, Francfort / Hajo Wilms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BA28A1" w14:textId="0CA4EE19" w:rsidR="001500A9" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="001500A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0813">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presentation of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EESC, the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0813">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Workers' Group </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and its </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0813">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>priorities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B5785E" w14:textId="3DE06D6B" w:rsidR="001500A9" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="001500A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001500A9" w:rsidRPr="009E0813" w14:paraId="1570D90E" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB040F1" w14:textId="70842419" w:rsidR="001500A9" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="001500A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>25/09/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B8349F" w14:textId="5D96AEFB" w:rsidR="001500A9" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="001500A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FEPS, FES, S&amp;D group and ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C76DCA" w14:textId="1D774800" w:rsidR="001500A9" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="001500A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0813">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Progressive Economic Policy Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB906F" w14:textId="5E6047BA" w:rsidR="001500A9" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="001500A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="78784628" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CEDC46" w14:textId="429C8229" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15/10/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE54FEE" w14:textId="4E96A40B" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3849E1" w14:textId="0420260C" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Steering Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007736A7" w14:textId="60604AFC" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="082C545B" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37849DD6" w14:textId="6FC47CCF" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15/10/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A7EC7C" w14:textId="7D1EF00C" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="462857C5" w14:textId="26EC0914" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BBEAD3" w14:textId="4824FC89" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="0081BA0F" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D3CDF7" w14:textId="61C385A5" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15/10/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68916182" w14:textId="73DD16CD" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Hajo</w:t>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tychtl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> Wilms</w:t>
-[...57 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pavel, Policy Officer at DG Communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C569DD5" w14:textId="78FA853A" w:rsidR="009E0813" w:rsidRDefault="007807F2" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CMKOS study – 20 years in the EU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F1B38C" w14:textId="12DBD033" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EESC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001500A9" w:rsidRPr="009E0813" w14:paraId="1570D90E" w14:textId="77777777" w:rsidTr="000706A4">
-[...81 lines deleted...]
-                <w:lang w:val="en-US"/>
+      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="71A207CC" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E37F5AD" w14:textId="00E27066" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15/10/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE54FEE" w14:textId="4E96A40B" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="03D8CB24" w14:textId="79427ACF" w:rsidR="009E0813" w:rsidRDefault="007807F2" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ETUC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3849E1" w14:textId="0420260C" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
-[...25 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="2EF5CDAA" w14:textId="45424146" w:rsidR="009E0813" w:rsidRDefault="007807F2" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DFC555" w14:textId="77777777" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="4AFE282D" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AB3BEF" w14:textId="3400A1C7" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>16/10/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F26FAB8" w14:textId="641ED00E" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356D35D8" w14:textId="0D208F4B" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B76082" w14:textId="3525DA6F" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EESC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="082C545B" w14:textId="77777777" w:rsidTr="000706A4">
-[...66 lines deleted...]
-                <w:lang w:val="en-GB"/>
+      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="344E4683" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2095058E" w14:textId="43009284" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17/10/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1002D176" w14:textId="5CEF5745" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="007807F2" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E41A1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Connecting EU seminar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="572A4A2C" w14:textId="483231A3" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E41A1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2024 Connecting EU seminar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6C5D91" w14:textId="68F36F6E" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EESC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="0081BA0F" w14:textId="77777777" w:rsidTr="000706A4">
-[...302 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="009E0813" w:rsidRPr="009E0813" w14:paraId="5C1DFBB1" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432F5464" w14:textId="723CE0A1" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>04/11/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09C55633" w14:textId="754ED73A" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Boland, President of the EESC </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séamus Boland, President of the EESC </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB27FF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Society Organisations' Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72889C25" w14:textId="5BAC2392" w:rsidR="009E0813" w:rsidRPr="009E0813" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
@@ -8228,69 +7871,61 @@
           </w:tcPr>
           <w:p w14:paraId="7179E071" w14:textId="462D3B98" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13/11/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA4552C" w14:textId="13186BB9" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006008C3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alícia Homs </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006008C3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Alícia</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>Ginel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, MEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A645839" w14:textId="55B84B56" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8343,95 +7978,73 @@
           <w:p w14:paraId="011409EE" w14:textId="604CF5EA" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>13/11/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78CDA4BB" w14:textId="7B4A2343" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> International</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Labour International</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04359FC3" w14:textId="5FFA3AE2" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">International </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Congress</w:t>
+              <w:t>International Labour Congress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="183EA43B" w14:textId="7B7769FF" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Madrid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006008C3" w:rsidRPr="009E0813" w14:paraId="2250F71B" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
@@ -8439,95 +8052,73 @@
           </w:tcPr>
           <w:p w14:paraId="0FCBC7E6" w14:textId="6E1A7422" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="006008C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14/11/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C06F24" w14:textId="4C101C44" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="006008C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> International</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Labour International</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C746E7A" w14:textId="7F794EF7" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="006008C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">International </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Congress</w:t>
+              <w:t>International Labour Congress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29BF1337" w14:textId="6BD75283" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="006008C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Madrid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006008C3" w:rsidRPr="009E0813" w14:paraId="1F58C4A1" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
@@ -8644,65 +8235,51 @@
               <w:t>CSC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7675C957" w14:textId="45BA5375" w:rsidR="006008C3" w:rsidRDefault="00F93760" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00214BC6" w:rsidRPr="00214BC6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">rofessor Katarina </w:t>
-[...13 lines deleted...]
-              <w:t>, Colombia Law School</w:t>
+              <w:t>rofessor Katarina Pistor, Colombia Law School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FB9F629" w14:textId="53A4FB5A" w:rsidR="006008C3" w:rsidRDefault="00214BC6" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention </w:t>
             </w:r>
             <w:r w:rsidR="006014CA">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>at the Conference "</w:t>
             </w:r>
@@ -9380,63 +8957,55 @@
           </w:tcPr>
           <w:p w14:paraId="56CACF26" w14:textId="11C39A59" w:rsidR="002A6C33" w:rsidRDefault="002A6C33" w:rsidP="002A6C33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>06/02/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D79D7BF" w14:textId="096EE1EF" w:rsidR="002A6C33" w:rsidRPr="002A6C33" w:rsidRDefault="002A6C33" w:rsidP="002A6C33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Boland, President of the EESC </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séamus Boland, President of the EESC </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB27FF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Society Organisations' Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0656864B" w14:textId="0ED6FA21" w:rsidR="002A6C33" w:rsidRDefault="002A6C33" w:rsidP="002A6C33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
@@ -10217,1082 +9786,960 @@
               </w:rPr>
               <w:t>10/04/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E0481D9" w14:textId="142AC06C" w:rsidR="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="002A6C33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Marcello</w:t>
             </w:r>
             <w:r w:rsidR="00D033C7">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Mereu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF65DC4" w14:textId="63B3878C" w:rsidR="00B60C52" w:rsidRPr="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="002A6C33">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60C52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exchange on intervention Marcello </w:t>
+            </w:r>
+            <w:r w:rsidR="00D033C7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mereu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60C52">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>during th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e Group II meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F77EC77" w14:textId="43E7FD25" w:rsidR="00B60C52" w:rsidRPr="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="002A6C33">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B60C52" w:rsidRPr="00B60C52" w14:paraId="402A4463" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526880BE" w14:textId="7D91E8E6" w:rsidR="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15/04/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1FC7ED" w14:textId="1548F010" w:rsidR="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74458CD6" w14:textId="2A2E5641" w:rsidR="00B60C52" w:rsidRPr="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Steering Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B38E15C" w14:textId="4EAFB72E" w:rsidR="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B30689" w:rsidRPr="00B30689" w14:paraId="14467D78" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A71E99C" w14:textId="26E3AB84" w:rsidR="00B30689" w:rsidRDefault="00B30689" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>06/05/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1BEC3F" w14:textId="39D3B4C1" w:rsidR="00B30689" w:rsidRDefault="00B30689" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>President Menesini, President of the CoR PES Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D432059" w14:textId="0902E6E3" w:rsidR="00B30689" w:rsidRDefault="00B30689" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433CF316" w14:textId="0211289C" w:rsidR="00B30689" w:rsidRDefault="00B30689" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00B30689" w14:paraId="671C65EE" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BD8FF2" w14:textId="2399BF00" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>20/05/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67480A4F" w14:textId="1E562968" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C058E8" w14:textId="79CA5B22" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC Mid-Term Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1F9ED0" w14:textId="5DCD7B13" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="00B60C52">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Belgrade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00B30689" w14:paraId="652344DC" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C7D889" w14:textId="6006623A" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>21/05/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CAB98B" w14:textId="392326BE" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3CBEB3" w14:textId="14921B9F" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC Mid-Term Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6C8B28" w14:textId="443A5903" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Belgrade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00B30689" w14:paraId="0B792166" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CBC660" w14:textId="571A3BB3" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>03/06/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08861031" w14:textId="73686630" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IndustriAll</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A27EDF0" w14:textId="4EC78BC3" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000706A4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D033C7">
-[...3 lines deleted...]
-              <w:t>Mereu</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IndustriAll</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...16 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congress </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DFC444" w14:textId="7AC1B242" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00B30689" w14:paraId="2EDD70B9" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56032D70" w14:textId="4AED81BB" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>03/06/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F308A3" w14:textId="75144944" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D033C7">
-[...3 lines deleted...]
-              <w:t>Mereu</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IndustriAll</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D033C7">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="509F4515" w14:textId="71C0E14E" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000706A4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B60C52">
-[...17 lines deleted...]
-          <w:p w14:paraId="3F77EC77" w14:textId="43E7FD25" w:rsidR="00B60C52" w:rsidRPr="00B60C52" w:rsidRDefault="00B60C52" w:rsidP="002A6C33">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IndustriAll</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congress </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="092A17BD" w14:textId="6F251CF0" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00AF5358" w14:paraId="258B9937" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163DA377" w14:textId="77010D7E" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17/06/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B4BC69" w14:textId="7FBA3F23" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séamus Boland, President EESC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB27FF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Civil Society Organisations' Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Cillian Lohan, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB27FF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Civil Society Organisations' Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Stefano Mallia, President Employers' Group / Sandra Parthie, Employers' Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11ACDA1F" w14:textId="561E3F64" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on upcoming mandate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F387FCD" w14:textId="4A277879" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B60C52" w:rsidRPr="00B60C52" w14:paraId="402A4463" w14:textId="77777777" w:rsidTr="000706A4">
-[...128 lines deleted...]
-          <w:p w14:paraId="6D432059" w14:textId="0902E6E3" w:rsidR="00B30689" w:rsidRDefault="00B30689" w:rsidP="00B60C52">
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00AF5358" w14:paraId="1CA51D8C" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B4CA47" w14:textId="250ADBD1" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>01/07/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C0C962" w14:textId="623E9F7B" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Henrik M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF5358">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ø</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ller, Member of the Danish Parliament (The Social Democratic Party) and Vice President of the Baltic Sea Parliamentary Conference (BSPC), rapporteur on EU affairs and Vice Chair of the EU Committee</w:t>
+            </w:r>
+            <w:r w:rsidR="00F93760">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the Danish Parliament.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FA61F0" w14:textId="760F822C" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanges on respective activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433CF316" w14:textId="0211289C" w:rsidR="00B30689" w:rsidRDefault="00B30689" w:rsidP="00B60C52">
-[...485 lines deleted...]
-          <w:p w14:paraId="13B4CA47" w14:textId="250ADBD1" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
+          <w:p w14:paraId="078BE38C" w14:textId="6FA8CA5D" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Denmark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00AF5358" w14:paraId="1CA38789" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61739131" w14:textId="641AD666" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>01/07/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C0C962" w14:textId="623E9F7B" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
-[...49 lines deleted...]
-          <w:p w14:paraId="13FA61F0" w14:textId="760F822C" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
+          <w:p w14:paraId="468B26F6" w14:textId="146B3D04" w:rsidR="00F93760" w:rsidRDefault="00F93760" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nadja Abelgren Olsen, Hear of EU-affairs, 3F, United Federation of Workers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2995E589" w14:textId="2BE33594" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Johan Moesgaard Andersen, EU Director, Danish Metal Workers Union</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76937F59" w14:textId="320247A7" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanges on respective activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078BE38C" w14:textId="6FA8CA5D" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
+          <w:p w14:paraId="13897D95" w14:textId="4BB77EAF" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Denmark</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000706A4" w:rsidRPr="00AF5358" w14:paraId="1CA38789" w14:textId="77777777" w:rsidTr="000706A4">
-[...4 lines deleted...]
-          <w:p w14:paraId="61739131" w14:textId="641AD666" w:rsidR="000706A4" w:rsidRDefault="00F93760" w:rsidP="000706A4">
+      <w:tr w:rsidR="00F93760" w:rsidRPr="00F93760" w14:paraId="7C54F196" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5064AD" w14:textId="609D71BB" w:rsidR="00F93760" w:rsidRDefault="00F93760" w:rsidP="00F93760">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>01/07/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468B26F6" w14:textId="146B3D04" w:rsidR="00F93760" w:rsidRDefault="00F93760" w:rsidP="000706A4">
-[...113 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="0F42AE74" w14:textId="0118CCAD" w:rsidR="00F93760" w:rsidRDefault="00F93760" w:rsidP="00F93760">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morten </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Christiansen, President of FH, Danish Trade Union Confederation</w:t>
+              <w:t>Morten Skov Christiansen, President of FH, Danish Trade Union Confederation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D6B883B" w14:textId="77777777" w:rsidR="00F93760" w:rsidRDefault="00F93760" w:rsidP="00F93760">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F93760">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Madsen, President of DLF, Danish</w:t>
+              <w:t>Gordon Ørskov Madsen, President of DLF, Danish</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Union of Teachers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19330928" w14:textId="38176894" w:rsidR="00F93760" w:rsidRPr="00F93760" w:rsidRDefault="00F93760" w:rsidP="00F93760">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nadja </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Olsen, Hear of EU-affairs, 3F, United Federation of Workers</w:t>
+              <w:t>Nadja Abelgren Olsen, Hear of EU-affairs, 3F, United Federation of Workers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F301DF" w14:textId="5BACC50A" w:rsidR="00F93760" w:rsidRPr="00F93760" w:rsidRDefault="00F93760" w:rsidP="00F93760">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanges on respective activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -11727,1833 +11174,3601 @@
           </w:tcPr>
           <w:p w14:paraId="56906B1A" w14:textId="6BA1BB97" w:rsidR="00DA6EAC" w:rsidRPr="00DA6EAC" w:rsidRDefault="00A01207" w:rsidP="007E7933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EUROFOUND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D69AE2A" w14:textId="10A37593" w:rsidR="00DA6EAC" w:rsidRDefault="00A01207" w:rsidP="007E7933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Eurofound at 50 – Competitiveness and inclusion in a new geopolitical era: Prosperity for all?"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4B8CC6" w14:textId="01622F22" w:rsidR="00DA6EAC" w:rsidRDefault="00A01207" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A01207" w:rsidRPr="00DA6EAC" w14:paraId="2DB3A4F4" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22472329" w14:textId="41B2D167" w:rsidR="00A01207" w:rsidRDefault="00A01207" w:rsidP="00A01207">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06/09/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1C9CDC" w14:textId="03C3FFF3" w:rsidR="00A01207" w:rsidRPr="00DA6EAC" w:rsidRDefault="00A01207" w:rsidP="00A01207">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sandra Parthie, Employers' Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABA69E8" w14:textId="113EB3A5" w:rsidR="00A01207" w:rsidRDefault="00A01207" w:rsidP="00A01207">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on upcoming mandate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7DB5C8" w14:textId="2D7E7FEA" w:rsidR="00A01207" w:rsidRDefault="00A01207" w:rsidP="00A01207">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w14:paraId="6BF3DB0E" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0C5454" w14:textId="34263251" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>15/09/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="500BD75B" w14:textId="328B7CFF" w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cillian Lohan, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB27FF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Civil Society Organisations' Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7151AAC7" w14:textId="2C471715" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on upcoming mandate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651183A2" w14:textId="3E4D4F4E" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w14:paraId="11D13772" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210EB982" w14:textId="0470451E" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23/10/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEF6726" w14:textId="1B0D130D" w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB3D15">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ondřej Plevák</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Euractiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1754FC1E" w14:textId="16791A96" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interview on various topics such as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D15">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>influence of EESC on the EU agenda and the cost-of-living crisis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3258C02C" w14:textId="550AFD7D" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w14:paraId="109109F3" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A748BEF" w14:textId="010D469A" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3428F9A3" w14:textId="4E8DFAC1" w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Solidarnosc delegation to Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FDA354" w14:textId="3159A0CE" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="776FA16F" w14:textId="3806B3A6" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w14:paraId="6A8782A6" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125580BC" w14:textId="253BA325" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753862D7" w14:textId="2F9B30DE" w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FEPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F34DB4D" w14:textId="382BC733" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Joint conference FEPS-EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CDE2EC" w14:textId="65CF8404" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w14:paraId="3E3CDB25" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F83B438" w14:textId="629779B9" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA5778C" w14:textId="6C0F8ED0" w:rsidR="00BB3D15" w:rsidRPr="00DA6EAC" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Séamus Boland, President of the EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E82055" w14:textId="26EAFE06" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2D3AFE" w14:textId="3C6863A7" w:rsidR="00BB3D15" w:rsidRDefault="00BB3D15" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894D8F" w:rsidRPr="00DA6EAC" w14:paraId="487806C1" w14:textId="77777777" w:rsidTr="00DA6EAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="765288B9" w14:textId="4807C987" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57541C50" w14:textId="5C8D27FB" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CZ students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CF13AF" w14:textId="7720EA04" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation of the Workers' Group priorities and exchanges in regards to key topics in the EU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33330C9F" w14:textId="52F93595" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00BB3D15">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894D8F" w:rsidRPr="00DA6EAC" w14:paraId="12E8B5E7" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6142CC" w14:textId="59746CD3" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00894D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>03/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C8532" w14:textId="20044542" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00894D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EVP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894D8F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Roxana Mînzatu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9E9705" w14:textId="7DDF3811" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00894D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E147C13" w14:textId="7776E367" w:rsidR="00894D8F" w:rsidRDefault="00894D8F" w:rsidP="00894D8F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E719B" w:rsidRPr="00DA6EAC" w14:paraId="6DAAC010" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="232A6D63" w14:textId="56CCC309" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB33446" w14:textId="7E03B118" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Alena Mastantuono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE93BF1" w14:textId="57019447" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AD7693" w14:textId="72A240A8" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E719B" w:rsidRPr="00DA6EAC" w14:paraId="1908B08E" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4FB9EA" w14:textId="35FFB548" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699C0D43" w14:textId="77570DD7" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Blížkovský, Secretary General of the CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B5B994" w14:textId="55976E35" w:rsidR="008E719B" w:rsidRDefault="008E719B" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="309D2E5F" w14:textId="59A0E126" w:rsidR="008E719B" w:rsidRDefault="009276BC" w:rsidP="008E719B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009276BC" w:rsidRPr="00DA6EAC" w14:paraId="7B42CB0D" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11954E49" w14:textId="5D8E41C1" w:rsidR="009276BC" w:rsidRDefault="009276BC" w:rsidP="009276BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E8FC05" w14:textId="7CC70410" w:rsidR="009276BC" w:rsidRDefault="009276BC" w:rsidP="009276BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Esther Lynch, General Secretary ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301919D1" w14:textId="79F3C9E7" w:rsidR="009276BC" w:rsidRDefault="009276BC" w:rsidP="009276BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E2FA0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E2FA0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E004423" w14:textId="189598EF" w:rsidR="009276BC" w:rsidRDefault="009276BC" w:rsidP="009276BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894D8F" w:rsidRPr="00DA6EAC" w14:paraId="3A64344C" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D63A60F" w14:textId="1D308AD8" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>02/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E67108" w14:textId="3A9226D8" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC Civil Society Week 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54891869" w14:textId="77777777" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Participation in sessions</w:t>
+            </w:r>
+            <w:r w:rsidR="00792830">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29BF8CF6" w14:textId="77777777" w:rsidR="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="339"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792830">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What holds us together? The power of social cohesion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8B02D0" w14:textId="6A4B36CA" w:rsidR="00792830" w:rsidRPr="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="339"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792830">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>When the system stops delivering: housing, inequality and Europe’s social contract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F7EDA2" w14:textId="3F95DCA7" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894D8F" w:rsidRPr="00DA6EAC" w14:paraId="270DE577" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A11576" w14:textId="0205D293" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>02/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C10CA2" w14:textId="2CCA99F4" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510E889A" w14:textId="5738D151" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUI Conference "The road to 80% CB coverage)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359B6F69" w14:textId="4343918E" w:rsidR="00894D8F" w:rsidRDefault="00D14059" w:rsidP="007E7933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00792830" w:rsidRPr="00792830" w14:paraId="79FCBA54" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29296832" w14:textId="654FF588" w:rsidR="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>03/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348F10B8" w14:textId="2B69065B" w:rsidR="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC Civil Society Week 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77259FA8" w14:textId="77777777" w:rsidR="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Participation in sessions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFF93DF" w14:textId="77777777" w:rsidR="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="339"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792830">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>High-level session – A European Citizens’ Initiative that meets the moment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F81326A" w14:textId="2737D12F" w:rsidR="00792830" w:rsidRPr="00792830" w:rsidRDefault="00792830" w:rsidP="00792830">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="339"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792830">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Workshop: World Café Meet &amp; Greet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7808F7" w14:textId="205F7F81" w:rsidR="00792830" w:rsidRDefault="00B02FFA" w:rsidP="00792830">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00DA6EAC" w14:paraId="0600369A" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44594088" w14:textId="566DF4DD" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0D8523" w14:textId="5389C07B" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC Civil Society Week 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AA1CAD" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Participation in sessions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E4A4DB" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="339"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02FFA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mind the gaps: completing the European Democracy Shield</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B9607D" w14:textId="464BD469" w:rsidR="00B02FFA" w:rsidRPr="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="339"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02FFA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Civil Society Strategy and Platform – what is next?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B76DE8" w14:textId="73CA5CC2" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00DA6EAC" w14:paraId="6B194EB1" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3428EEFE" w14:textId="4E5CBF2D" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21655E17" w14:textId="525C89BF" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Séamus Boland, President of the EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D76DB3" w14:textId="431D3A2E" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B984199" w14:textId="534DCFBA" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00DA6EAC" w14:paraId="7340DA90" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB1B6E8" w14:textId="586C9C56" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C2C5DD" w14:textId="7129EE2B" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cillian Lohan, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB27FF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Civil Society Organisations' Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532D721F" w14:textId="10D4BAA9" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117FEA01" w14:textId="330C2DC4" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="78F55641" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50580B39" w14:textId="2A580E5C" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AC6A1E" w14:textId="1FCB801E" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D14059">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bartosz Dudek, Editor Chief of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Polish section of Deutsche Welle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB366D7" w14:textId="5F299B41" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Piotr Gruszka, Onet Polska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="697D3DD7" w14:textId="05B3D61C" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interview </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BA44FD" w14:textId="3052D729" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="0060423D" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="64AF69CD" w14:textId="77777777" w:rsidTr="00894D8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698967A8" w14:textId="3AFBAAE8" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="575A8E44" w14:textId="47657C72" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4810B8AB" w14:textId="64A981C0" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973DFA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Conference on Challenges for Women in Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44895C86" w14:textId="51AFC26D" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="086E1157" w14:textId="77777777" w:rsidTr="00D14059">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02459688" w14:textId="0451948B" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>05/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AC86AB" w14:textId="03EC5843" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB72EDA" w14:textId="283D5AFD" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Hearing on "Delivering Full Inclusion: which measures for the second half of the EU Disability Strategy"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="618D6524" w14:textId="7308A864" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC / online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="4E699369" w14:textId="77777777" w:rsidTr="00D14059">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65673D9F" w14:textId="31F4F7D4" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>23-24/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B3FC97" w14:textId="1DD44DF2" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000234C1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Members Enlarged Presidency, Section Presidents and President of the CCMI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EE020C" w14:textId="74BEECCA" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Leadership Roundtable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D1745B" w14:textId="5B8F0435" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Antwerp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="51822E01" w14:textId="77777777" w:rsidTr="00D14059">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DAAB97" w14:textId="18A144CA" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>14/04/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF5C60E" w14:textId="7DD8C38F" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Greek General Confederation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BBC6D9" w14:textId="7FD33E68" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000234C1">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Video intervention 39th Congress of the Greek General Confederation of Labour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC862C6" w14:textId="660E068D" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>EESC/Greece</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="51A1AB1C" w14:textId="77777777" w:rsidTr="00D14059">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D2B2DD" w14:textId="431E4948" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>20/04/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4824A9D7" w14:textId="7BEE24DF" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Eva Belabed, Former GR. II member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419489FA" w14:textId="7A09776B" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7E12BC" w14:textId="5837402D" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B862FB" w:rsidRPr="00301505" w14:paraId="6EEBED9F" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D52B62" w14:textId="1032651D" w:rsidR="00B862FB" w:rsidRDefault="00B862FB" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20/04/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEE16AE" w14:textId="566B6C1D" w:rsidR="00B862FB" w:rsidRPr="00D14059" w:rsidRDefault="00B862FB" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Former Members Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E90760" w14:textId="1B06911A" w:rsidR="00B862FB" w:rsidRPr="00301505" w:rsidRDefault="00B862FB" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Intervention FMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CCB295" w14:textId="6E449B46" w:rsidR="00B862FB" w:rsidRDefault="00B862FB" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA3B9B" w:rsidRPr="008D6BCC" w14:paraId="2E34DE2F" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F718DF5" w14:textId="131F02E0" w:rsidR="00BA3B9B" w:rsidRDefault="00BA3B9B" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30/04/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325FB89C" w14:textId="345DCB77" w:rsidR="00BA3B9B" w:rsidRPr="00D14059" w:rsidRDefault="008D6BCC" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presidents and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>VP's</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r w:rsidR="0060423D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EESC </w:t>
+            </w:r>
+            <w:r w:rsidR="0060423D" w:rsidRPr="00EB27FF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Civil Society Organisations' Group</w:t>
+            </w:r>
+            <w:r w:rsidR="0060423D">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the Workers' Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3A12E3" w14:textId="3DD74441" w:rsidR="00BA3B9B" w:rsidRPr="00301505" w:rsidRDefault="0060423D" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F35C9D" w14:textId="6F013420" w:rsidR="00BA3B9B" w:rsidRDefault="0060423D" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00301505" w14:paraId="1CEB418D" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9658F9" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>09/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E0401D" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A089BE2" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301505">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Europe Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Guided tours with Members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175116FA" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="31AC4BAD" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0F2114" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>09/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B74D641" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4C66AF" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00301505">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Europe Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Meet the Members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0C3725" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136A49" w:rsidRPr="00136A49" w14:paraId="79426A17" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0311492C" w14:textId="59D23F14" w:rsidR="00136A49" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4930C60B" w14:textId="22F3FED2" w:rsidR="00136A49" w:rsidRPr="00D14059" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136A49">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Saulius Davainis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136A49">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Vice-Minister of Social Security and Labour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2A8284" w14:textId="77777777" w:rsidR="00136A49" w:rsidRPr="00D14059" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDDEFB9" w14:textId="7D7EA3D2" w:rsidR="00136A49" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Lithuania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136A49" w:rsidRPr="00136A49" w14:paraId="0446457C" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3728E3E6" w14:textId="549C6ED9" w:rsidR="00136A49" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BBCB51" w14:textId="3896E5D1" w:rsidR="00136A49" w:rsidRPr="00136A49" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LT Trade Union Representatives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D73B751" w14:textId="77777777" w:rsidR="00136A49" w:rsidRPr="00D14059" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4C96E9" w14:textId="0C5CD751" w:rsidR="00136A49" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Lithuania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="24EF40BE" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625283AD" w14:textId="493E4DBC" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12927B83" w14:textId="15926006" w:rsidR="00B02FFA" w:rsidRPr="00136A49" w:rsidRDefault="00136A49" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136A49">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sigitas Mitkus, Vice-Minister, Ministry of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Foreign Affairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18990724" w14:textId="30FE1B2F" w:rsidR="00B02FFA" w:rsidRPr="00136A49" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B3AC8C" w14:textId="77777777" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Lithuania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D07BE" w:rsidRPr="007D07BE" w14:paraId="716DF031" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C49793" w14:textId="6951B689" w:rsidR="007D07BE" w:rsidRDefault="007D07BE" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>19/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F7E4B5" w14:textId="1DA38CBA" w:rsidR="007D07BE" w:rsidRDefault="007D07BE" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUI/OSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120DA270" w14:textId="4B29C9AC" w:rsidR="007D07BE" w:rsidRDefault="007D07BE" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D07BE">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Intervention at the launch of the joint ETUI/OSE publication "Social policy in the European Union: state of play 2025"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301D5C62" w14:textId="4C922FD7" w:rsidR="007D07BE" w:rsidRDefault="007D07BE" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA73DF" w:rsidRPr="00D14059" w14:paraId="2FA542A3" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEC0A82" w14:textId="3F68C545" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>19/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465BE9A7" w14:textId="0554878F" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1F8FFF" w14:textId="16E11F9D" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E40BCC" w14:textId="55869962" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA73DF" w:rsidRPr="00D14059" w14:paraId="0860E96C" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F117B5E" w14:textId="30E100B4" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB68B5B" w14:textId="27B72C27" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120D0378" w14:textId="3925AF0F" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="184ACB2B" w14:textId="75B99296" w:rsidR="00CA73DF" w:rsidRDefault="00CA73DF" w:rsidP="00CA73DF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1246" w:rsidRPr="00726149" w14:paraId="1243E25C" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9EAA2F" w14:textId="312F0472" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>02/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3849EF" w14:textId="0F5597DF" w:rsidR="004E1246" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sotiroula C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>haralambous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, General Secretary of the Pancyprian Federation of Labour (PEO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2D1CC7" w14:textId="3CE5F3A2" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Marinos M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>oushouttas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Minister of Labour and Social Insurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EE3DB0" w14:textId="607FE9B6" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Demetris M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>avrommatis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Director of the Secretariat of the Cyprus Presidency of the Council of the EU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293F4E4D" w14:textId="7C18EB66" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Andys A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>postolou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Department of Labour Relations, Ministry of Labour and Social Insurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0BDCB1" w14:textId="6A0B9EF4" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sofronis </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Eurofound</w:t>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ikis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...11 lines deleted...]
-          <w:p w14:paraId="5A4B8CC6" w14:textId="01622F22" w:rsidR="00DA6EAC" w:rsidRDefault="00A01207" w:rsidP="007E7933">
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Eleni </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aperi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Senior officers of the Cyprus Statistical Service, Ministry of Finance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F390CF" w14:textId="0F36FAF2" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Stelios H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>imonas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, Permanent Secretary of the Ministry of Labour and Social Insurance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="420736D5" w14:textId="2AD7C25D" w:rsidR="004E1246" w:rsidRDefault="00726149" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Extraordinary Workers' Group meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CF56DB" w14:textId="75172D4F" w:rsidR="004E1246" w:rsidRDefault="00726149" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cyprus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00726149" w:rsidRPr="00726149" w14:paraId="1BD54C9B" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196F1EF9" w14:textId="27586EF8" w:rsidR="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>03/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA3D06A" w14:textId="77777777" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Theodoros ZACHARIADES, The Cyprus Institute</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127835D0" w14:textId="77777777" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Representatives from Greek-Cypriot and Turkish-Cypriot Trade Unions (namely SEK, PEO, PASYDY, TOURK-SEN, DEVIS, KTAMS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5703F878" w14:textId="4F3F6D16" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="375"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Erbay AKAYSOY and Maria ZENIOU</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726149">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (The Cyprus Social Dialogue Forum)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5FEE68" w14:textId="7D0EBC83" w:rsidR="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Extraordinary Workers' Group meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5149EB50" w14:textId="3962D5BE" w:rsidR="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cyprus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B02FFA" w:rsidRPr="00D14059" w14:paraId="3430A7B9" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="624AE7A8" w14:textId="71C87E3F" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>09-10/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA60D84" w14:textId="0AE156D6" w:rsidR="00B02FFA" w:rsidRPr="00D14059" w:rsidRDefault="00911A0B" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="736179F6" w14:textId="632C2AB2" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Extraordinary Bureau meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D90B9B1" w14:textId="76E83BF0" w:rsidR="00B02FFA" w:rsidRDefault="00B02FFA" w:rsidP="00B02FFA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1246" w:rsidRPr="00B46193" w14:paraId="7B2FDA6B" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F178BEA" w14:textId="1585B05B" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="155F4E5A" w14:textId="33773B7E" w:rsidR="004E1246" w:rsidRPr="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Blížkovský, Secretary General of the CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="044D8AF8" w14:textId="00320EE5" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD90F61" w14:textId="1B720A8F" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1246" w:rsidRPr="004E1246" w14:paraId="42FF7CF8" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E847DA" w14:textId="5BFB5C74" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>25/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E197341" w14:textId="4666D613" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1246">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>CESI Summer Days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01673E3D" w14:textId="69AB1055" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key note address at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1246">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CESI Summer Days - From the pillar to a quality jobs act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CB516C" w14:textId="3DF8B940" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01207" w:rsidRPr="00DA6EAC" w14:paraId="2DB3A4F4" w14:textId="77777777" w:rsidTr="00DA6EAC">
-[...1663 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="004E1246" w:rsidRPr="00B46193" w14:paraId="0241C4B1" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D815A8" w14:textId="479A04D1" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30/06/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C3AB77" w14:textId="41B17FF0" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46193">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Iratxe Garcia-Perez, President S&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B95E179" w14:textId="09FABBD2" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46193">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Follow-up meeting on j</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>oint meeting of 25 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF7D8B8" w14:textId="364729CF" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1246" w:rsidRPr="00D14059" w14:paraId="33881948" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="462BEB3A" w14:textId="6779BB9E" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06-07/07/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEBEB69" w14:textId="77777777" w:rsidR="004E1246" w:rsidRPr="00D14059" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB2DEBA" w14:textId="351CE2EB" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC Connecting EU seminar 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F177FA1" w14:textId="28352E50" w:rsidR="004E1246" w:rsidRDefault="004E1246" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sofia, Bulgaria</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="00D14059" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C9634D" w:rsidRPr="00D14059" w:rsidSect="00C9634D">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11F146E3" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D" w:rsidP="00C9634D">
+    <w:p w14:paraId="2CC66B40" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F8D6355" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D" w:rsidP="00C9634D">
+    <w:p w14:paraId="3CA7637E" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Mangal"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2073153789"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="36AF209B" w14:textId="683B1608" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -13564,225 +14779,724 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51AEA3C6" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D" w:rsidP="00C9634D">
+    <w:p w14:paraId="75D70442" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E9E95F6" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D" w:rsidP="00C9634D">
+    <w:p w14:paraId="14A17576" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DA36687"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="262A7DBA"/>
+    <w:lvl w:ilvl="0" w:tplc="080C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503833D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D345296"/>
+    <w:lvl w:ilvl="0" w:tplc="080C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53133AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66344324"/>
+    <w:lvl w:ilvl="0" w:tplc="080C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69134E57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C28C0994"/>
+    <w:lvl w:ilvl="0" w:tplc="080C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="997267519">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="976761579">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="692144705">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="932401759">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
     <w:rsid w:val="0001435E"/>
+    <w:rsid w:val="000234C1"/>
     <w:rsid w:val="000706A4"/>
+    <w:rsid w:val="00070851"/>
+    <w:rsid w:val="0008689C"/>
     <w:rsid w:val="00127B49"/>
+    <w:rsid w:val="00136A49"/>
     <w:rsid w:val="001500A9"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="00195405"/>
+    <w:rsid w:val="0019774E"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001C67AB"/>
     <w:rsid w:val="001E2DF8"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="001E7883"/>
     <w:rsid w:val="00214BC6"/>
     <w:rsid w:val="00235AB4"/>
     <w:rsid w:val="00242DAD"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="00275D25"/>
     <w:rsid w:val="00277E18"/>
     <w:rsid w:val="0028551E"/>
     <w:rsid w:val="002A26C6"/>
     <w:rsid w:val="002A6C33"/>
     <w:rsid w:val="002F0638"/>
+    <w:rsid w:val="002F48B1"/>
     <w:rsid w:val="002F7BC7"/>
     <w:rsid w:val="00307FBD"/>
     <w:rsid w:val="0035471A"/>
     <w:rsid w:val="00355176"/>
     <w:rsid w:val="00380762"/>
+    <w:rsid w:val="003A581E"/>
+    <w:rsid w:val="003D67CA"/>
+    <w:rsid w:val="004035EA"/>
     <w:rsid w:val="0044418D"/>
     <w:rsid w:val="004A09B9"/>
     <w:rsid w:val="004A4C46"/>
+    <w:rsid w:val="004E1246"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="005100C1"/>
     <w:rsid w:val="005305FC"/>
     <w:rsid w:val="005400C9"/>
+    <w:rsid w:val="00565790"/>
     <w:rsid w:val="005710E7"/>
     <w:rsid w:val="005746F1"/>
     <w:rsid w:val="005C23DB"/>
     <w:rsid w:val="005E7BC8"/>
     <w:rsid w:val="006008C3"/>
     <w:rsid w:val="006014CA"/>
+    <w:rsid w:val="0060423D"/>
     <w:rsid w:val="00631B3B"/>
+    <w:rsid w:val="006B2ECA"/>
     <w:rsid w:val="006B327E"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="00710B32"/>
     <w:rsid w:val="00724C26"/>
+    <w:rsid w:val="00726149"/>
     <w:rsid w:val="00763A73"/>
     <w:rsid w:val="007807F2"/>
+    <w:rsid w:val="00792830"/>
     <w:rsid w:val="007B6F87"/>
+    <w:rsid w:val="007D07BE"/>
     <w:rsid w:val="007D6282"/>
     <w:rsid w:val="00863E68"/>
     <w:rsid w:val="00894D8F"/>
     <w:rsid w:val="008B6D9B"/>
+    <w:rsid w:val="008D6BCC"/>
     <w:rsid w:val="008D6DA5"/>
     <w:rsid w:val="008E41A1"/>
     <w:rsid w:val="008E719B"/>
+    <w:rsid w:val="00911A0B"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="009276BC"/>
     <w:rsid w:val="00943E7D"/>
     <w:rsid w:val="00973DFA"/>
     <w:rsid w:val="009741C7"/>
     <w:rsid w:val="009E0813"/>
     <w:rsid w:val="009E5963"/>
     <w:rsid w:val="00A01207"/>
     <w:rsid w:val="00A35EA5"/>
     <w:rsid w:val="00A60EBF"/>
     <w:rsid w:val="00AA5908"/>
     <w:rsid w:val="00AB085E"/>
     <w:rsid w:val="00AF5358"/>
+    <w:rsid w:val="00B02FFA"/>
     <w:rsid w:val="00B30689"/>
+    <w:rsid w:val="00B46193"/>
     <w:rsid w:val="00B60223"/>
     <w:rsid w:val="00B60C52"/>
+    <w:rsid w:val="00B862FB"/>
     <w:rsid w:val="00B90BD5"/>
     <w:rsid w:val="00B925EA"/>
+    <w:rsid w:val="00BA3B9B"/>
     <w:rsid w:val="00BB3D15"/>
+    <w:rsid w:val="00BD348B"/>
+    <w:rsid w:val="00BF4832"/>
+    <w:rsid w:val="00C94771"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CA469F"/>
+    <w:rsid w:val="00CA73DF"/>
     <w:rsid w:val="00CB44A6"/>
+    <w:rsid w:val="00CE4B38"/>
     <w:rsid w:val="00CF5CA9"/>
     <w:rsid w:val="00D033C7"/>
     <w:rsid w:val="00D04E3A"/>
     <w:rsid w:val="00D06292"/>
     <w:rsid w:val="00D14059"/>
     <w:rsid w:val="00D93F96"/>
     <w:rsid w:val="00DA6EAC"/>
     <w:rsid w:val="00DC7888"/>
     <w:rsid w:val="00E8122E"/>
     <w:rsid w:val="00E95805"/>
+    <w:rsid w:val="00EA7D6E"/>
     <w:rsid w:val="00EB27FF"/>
     <w:rsid w:val="00F259FC"/>
     <w:rsid w:val="00F80445"/>
+    <w:rsid w:val="00F92279"/>
     <w:rsid w:val="00F93760"/>
     <w:rsid w:val="00FA2E08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D94BAC2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BE90F86A-508D-4DD4-BD3A-9304EBE73EFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14227,62 +15941,73 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C9634D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C9634D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C9634D"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792830"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14506,70 +16231,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12531</Characters>
+  <Pages>11</Pages>
+  <Words>2724</Words>
+  <Characters>14983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14780</CharactersWithSpaces>
+  <CharactersWithSpaces>17672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>