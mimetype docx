--- v1 (2026-06-17)
+++ v2 (2026-09-16)
@@ -1,78 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B673012" w14:textId="1379E089" w:rsidR="00D04E3A" w:rsidRPr="001C24C0" w:rsidRDefault="00D04E3A" w:rsidP="00C9634D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transparency – </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Mrs Lucie Studničná</w:t>
+        <w:t>Transparency – Meetings : Mrs Lucie Studničná</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232011E7" w14:textId="7D2EB545" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00C9634D" w:rsidP="00C9634D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Function: </w:t>
       </w:r>
       <w:r w:rsidR="002612FB" w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Workers' Group president</w:t>
       </w:r>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -704,63 +690,55 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6F41C3" w14:textId="52BADDAF" w:rsidR="00B60223" w:rsidRPr="00B60223" w:rsidRDefault="00B60223" w:rsidP="00B60223">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamal Abbas, General Coordinator, and Dr Amal Abdel Hamid, Director of the Project on Working Women </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0666FF19" w14:textId="103AB201" w:rsidR="00B60223" w:rsidRPr="00B60223" w:rsidRDefault="00B60223" w:rsidP="00B60223">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60223">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Center</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> for Trade Unions and Workers Services</w:t>
+              <w:t>Center for Trade Unions and Workers Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38550C31" w14:textId="41817C3F" w:rsidR="00B60223" w:rsidRDefault="00B60223">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Exchanges </w:t>
             </w:r>
             <w:r w:rsidR="00A60EBF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">with the EESC delegation regarding </w:t>
             </w:r>
@@ -1575,65 +1553,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>28/09/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6369EE" w14:textId="1A4A675E" w:rsidR="00195405" w:rsidRDefault="00195405" w:rsidP="00195405">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195405">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ivailo Kalfin, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> director</w:t>
+              <w:t>Ivailo Kalfin, Eurofound director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02E3B1B2" w14:textId="6DCBA28C" w:rsidR="00195405" w:rsidRDefault="00195405" w:rsidP="00195405">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
             </w:r>
@@ -2865,72 +2829,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> on respective activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A76AE4C" w14:textId="55543079" w:rsidR="0050239D" w:rsidRPr="0050239D" w:rsidRDefault="0050239D" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>European</w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>European Parliament</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050239D" w:rsidRPr="0050239D" w14:paraId="334CCC0A" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="297F5C45" w14:textId="21D9BDF4" w:rsidR="0050239D" w:rsidRDefault="001E7883" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10/11/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
@@ -3750,86 +3698,70 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12/12/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590A49AB" w14:textId="251E2380" w:rsidR="00355176" w:rsidRDefault="00355176" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trade Unions </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Trade Unions Organisations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AB906AD" w14:textId="56B553B9" w:rsidR="00355176" w:rsidRDefault="00355176" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activity of trade unions </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Activity of trade unions organisations</w:t>
+            </w:r>
             <w:r w:rsidR="007B6F87">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> "For a Fair Deal for Workers"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="274207B8" w14:textId="5C744E7D" w:rsidR="00355176" w:rsidRDefault="00355176" w:rsidP="00D93F96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brussels</w:t>
             </w:r>
           </w:p>
@@ -3944,65 +3876,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>21/12/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A5DCFBD" w14:textId="5D81BEE8" w:rsidR="0001435E" w:rsidRDefault="0001435E" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pavel </w:t>
-[...13 lines deleted...]
-              <w:t>, DG Communication</w:t>
+              <w:t>Pavel Tychtl, DG Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BF76ABD" w14:textId="42226836" w:rsidR="0001435E" w:rsidRDefault="0001435E" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
             </w:r>
@@ -4052,58 +3970,56 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>21/12/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F8E0C7" w14:textId="2BC89B8E" w:rsidR="0001435E" w:rsidRDefault="0001435E" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Petr </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0001435E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Blížkovský</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, Secretary-General CoR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64D3E504" w14:textId="43A0B5D9" w:rsidR="0001435E" w:rsidRDefault="0001435E" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
@@ -4431,51 +4347,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HU Presidency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A3C20B" w14:textId="4B413972" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budapest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00277E18" w:rsidRPr="00726149" w14:paraId="0C458B28" w14:textId="77777777" w:rsidTr="000706A4">
+      <w:tr w:rsidR="00277E18" w:rsidRPr="00A614FE" w14:paraId="0C458B28" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A492EB1" w14:textId="07D0480C" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44912247" w14:textId="08C5AC17" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
@@ -4610,51 +4526,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Prime Ministers' Office,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C93230" w14:textId="574E5780" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budapest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00724C26" w:rsidRPr="00726149" w14:paraId="42476553" w14:textId="77777777" w:rsidTr="000706A4">
+      <w:tr w:rsidR="00724C26" w:rsidRPr="00A614FE" w14:paraId="42476553" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28625F5B" w14:textId="0D0D87E2" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD70B7">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60F0E034" w14:textId="5E041449" w:rsidR="00724C26" w:rsidRPr="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
@@ -4836,60 +4752,52 @@
               <w:lastRenderedPageBreak/>
               <w:t>12/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="585C1B85" w14:textId="1E7AA8A4" w:rsidR="00275D25" w:rsidRPr="00724C26" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275D25">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Baiba Miltoviča</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Member of the Civil Society </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, Member of the Civil Society Organisations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="609892E2" w14:textId="44C5FE06" w:rsidR="00275D25" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
             </w:r>
             <w:r>
@@ -4932,58 +4840,56 @@
           </w:tcPr>
           <w:p w14:paraId="689D27DA" w14:textId="28590D73" w:rsidR="00275D25" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="700ECED4" w14:textId="144238DA" w:rsidR="00275D25" w:rsidRPr="00275D25" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IndustriALL</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="032185CB" w14:textId="753BC492" w:rsidR="00275D25" w:rsidRDefault="00275D25" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>European conference – How to step up social dialogue in multination companies at times of unprecedented changes in our industries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38166A14" w14:textId="4C295F42" w:rsidR="00275D25" w:rsidRDefault="00275D25" w:rsidP="00275D25">
@@ -5030,65 +4936,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Civil Society Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA4527C" w14:textId="28384953" w:rsidR="0044418D" w:rsidRPr="004A4C46" w:rsidRDefault="004A4C46" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4C46">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention "Social and Civil Dialogue: </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Democracy</w:t>
+              <w:t>Intervention "Social and Civil Dialogue: strenghtening Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> together"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DFD422D" w14:textId="4966914A" w:rsidR="0044418D" w:rsidRPr="004A4C46" w:rsidRDefault="004A4C46" w:rsidP="00275D25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EESC</w:t>
             </w:r>
@@ -5820,60 +5712,52 @@
               </w:rPr>
               <w:t>29/04/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0728D7B6" w14:textId="0B2B99D5" w:rsidR="008B6D9B" w:rsidRDefault="008B6D9B" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MEP </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6D9B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikuláš </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mikuláš Peksa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44E82680" w14:textId="00CB35F2" w:rsidR="008B6D9B" w:rsidRDefault="008B6D9B" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xchange</w:t>
             </w:r>
             <w:r>
@@ -6014,80 +5898,72 @@
           </w:tcPr>
           <w:p w14:paraId="51F87C43" w14:textId="76E6DDB1" w:rsidR="00943E7D" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30/05/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C3FBCC" w14:textId="20D62859" w:rsidR="00943E7D" w:rsidRPr="00943E7D" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00943E7D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Eurofound</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Eurofound/CEDEFOP/EEA Tripartite Exchange Seminar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9F8957" w14:textId="2CC985F1" w:rsidR="00943E7D" w:rsidRDefault="00242DAD" w:rsidP="008B6D9B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00943E7D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>/CEDEFOP/EEA Tripartite Exchange Seminar</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>Tripartite Exchange Seminar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C64AC57" w14:textId="78CECB21" w:rsidR="00943E7D" w:rsidRDefault="00943E7D" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EESC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E7D" w:rsidRPr="00943E7D" w14:paraId="40056C88" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
@@ -6096,95 +5972,73 @@
           </w:tcPr>
           <w:p w14:paraId="3060BD9A" w14:textId="604A3A80" w:rsidR="00943E7D" w:rsidRDefault="008D6DA5" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>18/06/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A567BD0" w14:textId="76F69AB3" w:rsidR="00943E7D" w:rsidRPr="00943E7D" w:rsidRDefault="008D6DA5" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008D6DA5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Euromed</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Summit</w:t>
+              <w:t>Euromed Summit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32D89D40" w14:textId="27A79626" w:rsidR="00943E7D" w:rsidRDefault="008D6DA5" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moderation and participation at the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Summit</w:t>
+              <w:t>Moderation and participation at the Euromed Summit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B156D0D" w14:textId="4ABDD947" w:rsidR="00943E7D" w:rsidRDefault="008D6DA5" w:rsidP="008B6D9B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D6DA5" w:rsidRPr="00943E7D" w14:paraId="12B1E5CD" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
@@ -7289,63 +7143,55 @@
           </w:tcPr>
           <w:p w14:paraId="50D3CDF7" w14:textId="61C385A5" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15/10/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68916182" w14:textId="73DD16CD" w:rsidR="009E0813" w:rsidRDefault="009E0813" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Pavel, Policy Officer at DG Communication</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tychtl Pavel, Policy Officer at DG Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C569DD5" w14:textId="78FA853A" w:rsidR="009E0813" w:rsidRDefault="007807F2" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CMKOS study – 20 years in the EU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -7695,88 +7541,74 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>05/11/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50CF0175" w14:textId="4C29F11C" w:rsidR="008E41A1" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E41A1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambassadors to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Ambassadors to Coreper I from Central European countries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3077B6A7" w14:textId="31F45444" w:rsidR="008E41A1" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
             <w:r w:rsidRPr="008E41A1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Coreper</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>xchange views and ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> on what is next in digital and AI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA6F3A4" w14:textId="28B01CF9" w:rsidR="008E41A1" w:rsidRDefault="008E41A1" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brussel</w:t>
@@ -7875,60 +7707,52 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13/11/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA4552C" w14:textId="13186BB9" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006008C3">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alícia Homs </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Alícia Homs Ginel</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, MEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A645839" w14:textId="55B84B56" w:rsidR="006008C3" w:rsidRDefault="006008C3" w:rsidP="009E0813">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005E2FA0">
@@ -10170,227 +9994,195 @@
           </w:tcPr>
           <w:p w14:paraId="34CBC660" w14:textId="571A3BB3" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>03/06/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08861031" w14:textId="73686630" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IndustriAll</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A27EDF0" w14:textId="4EC78BC3" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="000706A4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> IndustriAll Congress </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DFC444" w14:textId="7AC1B242" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000706A4" w:rsidRPr="00B30689" w14:paraId="2EDD70B9" w14:textId="77777777" w:rsidTr="000706A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56032D70" w14:textId="4AED81BB" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>03/06/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F308A3" w14:textId="75144944" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IndustriAll</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="08DFC444" w14:textId="7AC1B242" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="509F4515" w14:textId="71C0E14E" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000706A4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IndustriAll Congress </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="092A17BD" w14:textId="6F251CF0" w:rsidR="000706A4" w:rsidRDefault="000706A4" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budapest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000706A4" w:rsidRPr="00B30689" w14:paraId="2EDD70B9" w14:textId="77777777" w:rsidTr="000706A4">
-[...101 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="000706A4" w:rsidRPr="00AF5358" w14:paraId="258B9937" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163DA377" w14:textId="77010D7E" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>17/06/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B4BC69" w14:textId="7FBA3F23" w:rsidR="000706A4" w:rsidRDefault="00AF5358" w:rsidP="000706A4">
             <w:pPr>
@@ -10849,65 +10641,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17/07/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FDE002F" w14:textId="2DB05A0F" w:rsidR="005E7BC8" w:rsidRPr="00DA6EAC" w:rsidRDefault="005E7BC8" w:rsidP="005E7BC8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">VP Helene </w:t>
-[...13 lines deleted...]
-              <w:t>, MEP</w:t>
+              <w:t>VP Helene Fritzon, MEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02BA0AE8" w14:textId="736037C3" w:rsidR="005E7BC8" w:rsidRDefault="005E7BC8" w:rsidP="005E7BC8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Exchanges on respective activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -13174,65 +12952,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>30/04/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="325FB89C" w14:textId="345DCB77" w:rsidR="00BA3B9B" w:rsidRPr="00D14059" w:rsidRDefault="008D6BCC" w:rsidP="00B02FFA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presidents and </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> of the </w:t>
+              <w:t xml:space="preserve">Presidents and VP's of the </w:t>
             </w:r>
             <w:r w:rsidR="0060423D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EESC </w:t>
             </w:r>
             <w:r w:rsidR="0060423D" w:rsidRPr="00EB27FF">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Society Organisations' Group</w:t>
             </w:r>
             <w:r w:rsidR="0060423D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the Workers' Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
@@ -13876,246 +13640,146 @@
               </w:rPr>
               <w:t>02/06/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E3849EF" w14:textId="0F5597DF" w:rsidR="004E1246" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Sotiroula C</w:t>
-[...11 lines deleted...]
-              <w:t>, General Secretary of the Pancyprian Federation of Labour (PEO)</w:t>
+              <w:t>Sotiroula Charalambous, General Secretary of the Pancyprian Federation of Labour (PEO)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E2D1CC7" w14:textId="3CE5F3A2" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Marinos M</w:t>
-[...11 lines deleted...]
-              <w:t>, Minister of Labour and Social Insurance</w:t>
+              <w:t>Marinos Moushouttas, Minister of Labour and Social Insurance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58EE3DB0" w14:textId="607FE9B6" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Demetris M</w:t>
-[...11 lines deleted...]
-              <w:t>, Director of the Secretariat of the Cyprus Presidency of the Council of the EU</w:t>
+              <w:t>Demetris Mavrommatis, Director of the Secretariat of the Cyprus Presidency of the Council of the EU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="293F4E4D" w14:textId="7C18EB66" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Andys A</w:t>
-[...11 lines deleted...]
-              <w:t>, Department of Labour Relations, Ministry of Labour and Social Insurance</w:t>
+              <w:t>Andys Apostolou, Department of Labour Relations, Ministry of Labour and Social Insurance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C0BDCB1" w14:textId="6A0B9EF4" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sofronis </w:t>
-[...39 lines deleted...]
-              <w:t>, Senior officers of the Cyprus Statistical Service, Ministry of Finance</w:t>
+              <w:t>Sofronis Vikis and Eleni Haperi, Senior officers of the Cyprus Statistical Service, Ministry of Finance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F390CF" w14:textId="0F36FAF2" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Stelios H</w:t>
-[...11 lines deleted...]
-              <w:t>, Permanent Secretary of the Ministry of Labour and Social Insurance</w:t>
+              <w:t>Stelios Himonas, Permanent Secretary of the Ministry of Labour and Social Insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="420736D5" w14:textId="2AD7C25D" w:rsidR="004E1246" w:rsidRDefault="00726149" w:rsidP="00B02FFA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Extraordinary Workers' Group meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -14189,57 +13853,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Representatives from Greek-Cypriot and Turkish-Cypriot Trade Unions (namely SEK, PEO, PASYDY, TOURK-SEN, DEVIS, KTAMS)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5703F878" w14:textId="4F3F6D16" w:rsidR="00726149" w:rsidRPr="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726149">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Erbay AKAYSOY and Maria ZENIOU</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (The Cyprus Social Dialogue Forum)</w:t>
+              <w:t>Erbay AKAYSOY and Maria ZENIOU (The Cyprus Social Dialogue Forum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E5FEE68" w14:textId="7D0EBC83" w:rsidR="00726149" w:rsidRDefault="00726149" w:rsidP="00726149">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Extraordinary Workers' Group meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
@@ -14557,151 +14215,616 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>oint meeting of 25 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF7D8B8" w14:textId="364729CF" w:rsidR="004E1246" w:rsidRPr="00B46193" w:rsidRDefault="004E1246" w:rsidP="004E1246">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1246" w:rsidRPr="00D14059" w14:paraId="33881948" w14:textId="77777777" w:rsidTr="000234C1">
-[...63 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00560CF5" w:rsidRPr="00560CF5" w14:paraId="4A492980" w14:textId="77777777" w:rsidTr="000234C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15272BB4" w14:textId="06CAC862" w:rsidR="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>07/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC446D9" w14:textId="002EDFFD" w:rsidR="00560CF5" w:rsidRPr="00D14059" w:rsidRDefault="00560CF5" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560CF5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Confederation of Free Trade Unions of Ukraine (KVPU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DEBDFB" w14:textId="1EB9EA96" w:rsidR="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Meeting with KVPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2B4D81" w14:textId="689C42BA" w:rsidR="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="004E1246">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00560CF5" w:rsidRPr="00560CF5" w14:paraId="5CB61B6D" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2300199C" w14:textId="28D176D2" w:rsidR="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="00470C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>08/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E11F85D" w14:textId="77777777" w:rsidR="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="00470C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46193">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Iratxe Garcia-Perez, President S&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E33BA7" w14:textId="5122493B" w:rsidR="00560CF5" w:rsidRPr="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="00470C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560CF5">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Kata Tüttő</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>, President CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09746889" w14:textId="58FDBD5C" w:rsidR="00560CF5" w:rsidRPr="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="00470C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560CF5">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Forum Europa with Ms. Iratxe García Pérez, President S&amp;D Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DB14B4" w14:textId="0D85B2B1" w:rsidR="00560CF5" w:rsidRDefault="00560CF5" w:rsidP="00470C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="7CC289B8" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF2AC04" w14:textId="6B9BE241" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>08/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BDDB36" w14:textId="721F285E" w:rsidR="00A614FE" w:rsidRPr="00B46193" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46193">
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Iratxe Garcia-Perez, President S&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8F8493" w14:textId="305C863A" w:rsidR="00A614FE" w:rsidRPr="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46193">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Follow-up meeting on j</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>oint meeting of 25 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDDF310" w14:textId="68961E15" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="1C853144" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F77568E" w14:textId="6897B166" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="404047F9" w14:textId="0953A84D" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D15F2BF" w14:textId="2EF0F310" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Meeting with UGT delegation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0E7AAE" w14:textId="214FC393" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="342AC4AB" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCA94C3" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B9CDB0" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2814B267" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0CEE9D" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="123120D2" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608D2FE5" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23735556" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D825C" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279ECD27" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="1CCA28E9" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AD2A3D" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3A2D45" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE77201" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="000D6436" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="1C96ACAB" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1D93C5" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBACCB3" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4BCA98" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A7DB59" w14:textId="77777777" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="00D14059" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C9634D" w:rsidRPr="00D14059" w:rsidSect="00C9634D">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CC66B40" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
+    <w:p w14:paraId="59F8FAEA" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CA7637E" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
+    <w:p w14:paraId="16CC5B10" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14724,51 +14847,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2073153789"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="36AF209B" w14:textId="683B1608" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -14779,76 +14902,76 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75D70442" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
+    <w:p w14:paraId="0C9F8A3C" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A17576" w14:textId="77777777" w:rsidR="00565790" w:rsidRDefault="00565790" w:rsidP="00C9634D">
+    <w:p w14:paraId="508F6B2E" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA36687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="262A7DBA"/>
     <w:lvl w:ilvl="0" w:tplc="080C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15275,191 +15398,197 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="997267519">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="976761579">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="692144705">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="932401759">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
     <w:rsid w:val="0001435E"/>
     <w:rsid w:val="000234C1"/>
     <w:rsid w:val="000706A4"/>
     <w:rsid w:val="00070851"/>
     <w:rsid w:val="0008689C"/>
+    <w:rsid w:val="000A7714"/>
     <w:rsid w:val="00127B49"/>
     <w:rsid w:val="00136A49"/>
     <w:rsid w:val="001500A9"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="00195405"/>
     <w:rsid w:val="0019774E"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001C67AB"/>
     <w:rsid w:val="001E2DF8"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="001E7883"/>
     <w:rsid w:val="00214BC6"/>
     <w:rsid w:val="00235AB4"/>
     <w:rsid w:val="00242DAD"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="00275D25"/>
     <w:rsid w:val="00277E18"/>
     <w:rsid w:val="0028551E"/>
     <w:rsid w:val="002A26C6"/>
     <w:rsid w:val="002A6C33"/>
     <w:rsid w:val="002F0638"/>
     <w:rsid w:val="002F48B1"/>
     <w:rsid w:val="002F7BC7"/>
     <w:rsid w:val="00307FBD"/>
     <w:rsid w:val="0035471A"/>
     <w:rsid w:val="00355176"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="003A581E"/>
     <w:rsid w:val="003D67CA"/>
     <w:rsid w:val="004035EA"/>
     <w:rsid w:val="0044418D"/>
     <w:rsid w:val="004A09B9"/>
     <w:rsid w:val="004A4C46"/>
     <w:rsid w:val="004E1246"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="005100C1"/>
     <w:rsid w:val="005305FC"/>
+    <w:rsid w:val="00535D89"/>
     <w:rsid w:val="005400C9"/>
+    <w:rsid w:val="00560CF5"/>
     <w:rsid w:val="00565790"/>
     <w:rsid w:val="005710E7"/>
     <w:rsid w:val="005746F1"/>
     <w:rsid w:val="005C23DB"/>
     <w:rsid w:val="005E7BC8"/>
     <w:rsid w:val="006008C3"/>
     <w:rsid w:val="006014CA"/>
     <w:rsid w:val="0060423D"/>
     <w:rsid w:val="00631B3B"/>
     <w:rsid w:val="006B2ECA"/>
     <w:rsid w:val="006B327E"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="00710B32"/>
     <w:rsid w:val="00724C26"/>
     <w:rsid w:val="00726149"/>
     <w:rsid w:val="00763A73"/>
     <w:rsid w:val="007807F2"/>
     <w:rsid w:val="00792830"/>
     <w:rsid w:val="007B6F87"/>
     <w:rsid w:val="007D07BE"/>
     <w:rsid w:val="007D6282"/>
     <w:rsid w:val="00863E68"/>
     <w:rsid w:val="00894D8F"/>
     <w:rsid w:val="008B6D9B"/>
     <w:rsid w:val="008D6BCC"/>
     <w:rsid w:val="008D6DA5"/>
     <w:rsid w:val="008E41A1"/>
     <w:rsid w:val="008E719B"/>
     <w:rsid w:val="00911A0B"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="009276BC"/>
     <w:rsid w:val="00943E7D"/>
     <w:rsid w:val="00973DFA"/>
     <w:rsid w:val="009741C7"/>
     <w:rsid w:val="009E0813"/>
     <w:rsid w:val="009E5963"/>
+    <w:rsid w:val="009F5D84"/>
     <w:rsid w:val="00A01207"/>
+    <w:rsid w:val="00A25CB3"/>
     <w:rsid w:val="00A35EA5"/>
     <w:rsid w:val="00A60EBF"/>
+    <w:rsid w:val="00A614FE"/>
     <w:rsid w:val="00AA5908"/>
     <w:rsid w:val="00AB085E"/>
     <w:rsid w:val="00AF5358"/>
     <w:rsid w:val="00B02FFA"/>
     <w:rsid w:val="00B30689"/>
     <w:rsid w:val="00B46193"/>
     <w:rsid w:val="00B60223"/>
     <w:rsid w:val="00B60C52"/>
     <w:rsid w:val="00B862FB"/>
     <w:rsid w:val="00B90BD5"/>
     <w:rsid w:val="00B925EA"/>
     <w:rsid w:val="00BA3B9B"/>
     <w:rsid w:val="00BB3D15"/>
     <w:rsid w:val="00BD348B"/>
     <w:rsid w:val="00BF4832"/>
     <w:rsid w:val="00C94771"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CA469F"/>
     <w:rsid w:val="00CA73DF"/>
     <w:rsid w:val="00CB44A6"/>
     <w:rsid w:val="00CE4B38"/>
     <w:rsid w:val="00CF5CA9"/>
     <w:rsid w:val="00D033C7"/>
     <w:rsid w:val="00D04E3A"/>
     <w:rsid w:val="00D06292"/>
     <w:rsid w:val="00D14059"/>
     <w:rsid w:val="00D93F96"/>
     <w:rsid w:val="00DA6EAC"/>
     <w:rsid w:val="00DC7888"/>
     <w:rsid w:val="00E8122E"/>
     <w:rsid w:val="00E95805"/>
     <w:rsid w:val="00EA7D6E"/>
     <w:rsid w:val="00EB27FF"/>
+    <w:rsid w:val="00F13FD6"/>
     <w:rsid w:val="00F259FC"/>
     <w:rsid w:val="00F80445"/>
     <w:rsid w:val="00F92279"/>
     <w:rsid w:val="00F93760"/>
     <w:rsid w:val="00FA2E08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -16232,69 +16361,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2724</Words>
-  <Characters>14983</Characters>
+  <Words>2775</Words>
+  <Characters>15266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17672</CharactersWithSpaces>
+  <CharactersWithSpaces>18005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>