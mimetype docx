--- v2 (2026-09-16)
+++ v3 (2026-11-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B673012" w14:textId="1379E089" w:rsidR="00D04E3A" w:rsidRPr="001C24C0" w:rsidRDefault="00D04E3A" w:rsidP="00C9634D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Transparency – Meetings : Mrs Lucie Studničná</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232011E7" w14:textId="7D2EB545" w:rsidR="00C9634D" w:rsidRPr="001C24C0" w:rsidRDefault="00C9634D" w:rsidP="00C9634D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C24C0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -4347,51 +4347,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HU Presidency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A3C20B" w14:textId="4B413972" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budapest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00277E18" w:rsidRPr="00A614FE" w14:paraId="0C458B28" w14:textId="77777777" w:rsidTr="000706A4">
+      <w:tr w:rsidR="00277E18" w:rsidRPr="00F21929" w14:paraId="0C458B28" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A492EB1" w14:textId="07D0480C" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44912247" w14:textId="08C5AC17" w:rsidR="00277E18" w:rsidRDefault="00724C26" w:rsidP="0001435E">
             <w:pPr>
               <w:rPr>
@@ -4526,51 +4526,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Prime Ministers' Office,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C93230" w14:textId="574E5780" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budapest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00724C26" w:rsidRPr="00A614FE" w14:paraId="42476553" w14:textId="77777777" w:rsidTr="000706A4">
+      <w:tr w:rsidR="00724C26" w:rsidRPr="00F21929" w14:paraId="42476553" w14:textId="77777777" w:rsidTr="000706A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28625F5B" w14:textId="0D0D87E2" w:rsidR="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD70B7">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/02/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60F0E034" w14:textId="5E041449" w:rsidR="00724C26" w:rsidRPr="00724C26" w:rsidRDefault="00724C26" w:rsidP="00724C26">
             <w:pPr>
               <w:rPr>
@@ -14548,283 +14548,1206 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Meeting with UGT delegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E0E7AAE" w14:textId="214FC393" w:rsidR="00A614FE" w:rsidRDefault="00A614FE" w:rsidP="00A614FE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EESC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A614FE" w:rsidRPr="00560CF5" w14:paraId="342AC4AB" w14:textId="77777777" w:rsidTr="00560CF5">
-[...195 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00184DE1" w14:paraId="342AC4AB" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCA94C3" w14:textId="164960AB" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B9CDB0" w14:textId="131C556C" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contact points for Communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2814B267" w14:textId="5C045D0B" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Intervention at the Communication Commission meeting (COCOM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0CEE9D" w14:textId="6D46C476" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27931" w:rsidRPr="00A27931" w14:paraId="6DAA2960" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768405A3" w14:textId="6FA7B1C2" w:rsidR="00A27931" w:rsidRDefault="00A27931" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D92E15" w14:textId="0C85213F" w:rsidR="00A27931" w:rsidRDefault="00A27931" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC / Trade Unions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C9BCD0" w14:textId="765DD86D" w:rsidR="00A27931" w:rsidRDefault="00A27931" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention at trade union rally </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A27931">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>"Enough is enough : Fix or Sink EU Inc! Stand up for Quality Jobs!"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D4198" w14:textId="69B617B2" w:rsidR="00A27931" w:rsidRDefault="00A27931" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00184DE1" w14:paraId="123120D2" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608D2FE5" w14:textId="12F18686" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23735556" w14:textId="2EFE7A75" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUF's</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D825C" w14:textId="658439B4" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Workers' Group CCMI Annual Coordination meeting with ETUF's</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279ECD27" w14:textId="6C69A3DA" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00184DE1" w14:paraId="1CCA28E9" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AD2A3D" w14:textId="03304FE7" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3A2D45" w14:textId="67FFC793" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S&amp;D / ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE77201" w14:textId="262C1A3C" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Trade Union Forum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="000D6436" w14:textId="5F9742EF" w:rsidR="00A614FE" w:rsidRDefault="00184DE1" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4FF3" w:rsidRPr="00D14059" w14:paraId="465A2FFB" w14:textId="77777777" w:rsidTr="00482A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE9F543" w14:textId="43D7BE2B" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2072F12B" w14:textId="77777777" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749AD2C3" w14:textId="0998118F" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Steering Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7294825D" w14:textId="625C887E" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Oslo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4FF3" w:rsidRPr="00D14059" w14:paraId="2336601D" w14:textId="77777777" w:rsidTr="00482A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEF9650" w14:textId="4624F8FD" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6644A4" w14:textId="77777777" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14642FA8" w14:textId="77777777" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6284FEF8" w14:textId="78CAE36C" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Oslo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A614FE" w:rsidRPr="00184DE1" w14:paraId="1C96ACAB" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1D93C5" w14:textId="40C6FC36" w:rsidR="00A614FE" w:rsidRDefault="00AA4FF3" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>07/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBACCB3" w14:textId="14951E22" w:rsidR="00A614FE" w:rsidRPr="00D14059" w:rsidRDefault="00AA4FF3" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4BCA98" w14:textId="1D1A49FD" w:rsidR="00A614FE" w:rsidRDefault="00AA4FF3" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A7DB59" w14:textId="764AAB46" w:rsidR="00A614FE" w:rsidRDefault="00AA4FF3" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Oslo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4FF3" w:rsidRPr="00184DE1" w14:paraId="7C74416C" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3DCA56" w14:textId="3E6CFE98" w:rsidR="00AA4FF3" w:rsidRDefault="00AA4FF3" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36881A10" w14:textId="4618ADA7" w:rsidR="00AA4FF3" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E924EC">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>President Tüttő</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5CA2F8" w14:textId="2AF731E1" w:rsidR="00AA4FF3" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E4BEB0" w14:textId="662D967F" w:rsidR="00AA4FF3" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C796B" w:rsidRPr="008C796B" w14:paraId="558075AB" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B753A0" w14:textId="0475B8B0" w:rsidR="008C796B" w:rsidRDefault="008C796B" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>05/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0FED79" w14:textId="448B5B09" w:rsidR="008C796B" w:rsidRPr="00E924EC" w:rsidRDefault="008C796B" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETUC-FES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D163EAF" w14:textId="03AA2B31" w:rsidR="008C796B" w:rsidRPr="008C796B" w:rsidRDefault="008C796B" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C796B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Intervention joint Congress on th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e Quality Jobs Act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496F7FA3" w14:textId="58310501" w:rsidR="008C796B" w:rsidRDefault="008C796B" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Brussels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F21929" w:rsidRPr="00184DE1" w14:paraId="128E1E55" w14:textId="77777777" w:rsidTr="000C4667">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A10030" w14:textId="77777777" w:rsidR="00F21929" w:rsidRDefault="00F21929" w:rsidP="000C4667">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1890F001" w14:textId="77777777" w:rsidR="00F21929" w:rsidRDefault="00F21929" w:rsidP="000C4667">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E924EC">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>President Tüttő</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B54238B" w14:textId="77777777" w:rsidR="00F21929" w:rsidRDefault="00F21929" w:rsidP="000C4667">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E44DEC" w14:textId="77777777" w:rsidR="00F21929" w:rsidRDefault="00F21929" w:rsidP="000C4667">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CoR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F21929" w:rsidRPr="00F21929" w14:paraId="400BE0A1" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="752DAD48" w14:textId="5A3F039D" w:rsidR="00F21929" w:rsidRDefault="00F21929" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="745D8F93" w14:textId="0D846DDF" w:rsidR="00F21929" w:rsidRPr="00E924EC" w:rsidRDefault="00F21929" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F21929">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nerijus Aleksejūnas, Permanent Representative of Lithuania to the European Union</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4459F450" w14:textId="03614590" w:rsidR="00F21929" w:rsidRPr="00F21929" w:rsidRDefault="00F21929" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FE68EB" w14:textId="7FA5E017" w:rsidR="00F21929" w:rsidRDefault="00F21929" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E924EC" w:rsidRPr="00184DE1" w14:paraId="5EF2AAC2" w14:textId="77777777" w:rsidTr="00560CF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E5388A" w14:textId="2489058E" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB70746" w14:textId="1732FFA8" w:rsidR="00E924EC" w:rsidRPr="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E924EC">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Piotr Sadowski, future co-chair of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Liaison Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779ED155" w14:textId="749533B7" w:rsidR="00E924EC" w:rsidRPr="00B67176" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:r w:rsidRPr="00B67176">
+              <w:t>Exchanges on respective activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D19FF8" w14:textId="108A5B8F" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00A614FE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E924EC" w:rsidRPr="00D14059" w14:paraId="220CBCB4" w14:textId="77777777" w:rsidTr="00E924EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0890B26A" w14:textId="3291DBF0" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32193498" w14:textId="77777777" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C038BE1" w14:textId="77777777" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Steering Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F19F659" w14:textId="4568F5A1" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E924EC" w:rsidRPr="00D14059" w14:paraId="095C30A4" w14:textId="77777777" w:rsidTr="00E924EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB00F58" w14:textId="125A88BB" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46498786" w14:textId="77777777" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE0F061" w14:textId="77777777" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="097284C5" w14:textId="72BF7289" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00482A93">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E924EC" w:rsidRPr="00D14059" w14:paraId="293EE737" w14:textId="77777777" w:rsidTr="00E924EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683F7479" w14:textId="6F345BFF" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00E924EC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65643633" w14:textId="3A344286" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00E924EC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ETUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5080201D" w14:textId="01E8E227" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00E924EC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Executive Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5CCD5A" w14:textId="5E38B2FB" w:rsidR="00E924EC" w:rsidRDefault="00E924EC" w:rsidP="00E924EC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>EESC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF16F01" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRPr="00D14059" w:rsidRDefault="00C9634D" w:rsidP="00D04E3A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C9634D" w:rsidRPr="00D14059" w:rsidSect="00C9634D">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59F8FAEA" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
+    <w:p w14:paraId="72F5636B" w14:textId="77777777" w:rsidR="00882800" w:rsidRDefault="00882800" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16CC5B10" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
+    <w:p w14:paraId="0D632E46" w14:textId="77777777" w:rsidR="00882800" w:rsidRDefault="00882800" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14847,51 +15770,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2073153789"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="36AF209B" w14:textId="683B1608" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -14902,76 +15825,76 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AFB8D8C" w14:textId="77777777" w:rsidR="00C9634D" w:rsidRDefault="00C9634D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C9F8A3C" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
+    <w:p w14:paraId="31FA7758" w14:textId="77777777" w:rsidR="00882800" w:rsidRDefault="00882800" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508F6B2E" w14:textId="77777777" w:rsidR="00A25CB3" w:rsidRDefault="00A25CB3" w:rsidP="00C9634D">
+    <w:p w14:paraId="41E9A5D4" w14:textId="77777777" w:rsidR="00882800" w:rsidRDefault="00882800" w:rsidP="00C9634D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA36687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="262A7DBA"/>
     <w:lvl w:ilvl="0" w:tplc="080C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15425,170 +16348,185 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9634D"/>
     <w:rsid w:val="0001435E"/>
     <w:rsid w:val="000234C1"/>
+    <w:rsid w:val="00046BA2"/>
     <w:rsid w:val="000706A4"/>
     <w:rsid w:val="00070851"/>
     <w:rsid w:val="0008689C"/>
     <w:rsid w:val="000A7714"/>
     <w:rsid w:val="00127B49"/>
     <w:rsid w:val="00136A49"/>
     <w:rsid w:val="001500A9"/>
+    <w:rsid w:val="00184DE1"/>
     <w:rsid w:val="00195238"/>
     <w:rsid w:val="00195405"/>
     <w:rsid w:val="0019774E"/>
     <w:rsid w:val="001C24C0"/>
     <w:rsid w:val="001C67AB"/>
     <w:rsid w:val="001E2DF8"/>
     <w:rsid w:val="001E387E"/>
     <w:rsid w:val="001E7883"/>
     <w:rsid w:val="00214BC6"/>
+    <w:rsid w:val="002242D9"/>
     <w:rsid w:val="00235AB4"/>
     <w:rsid w:val="00242DAD"/>
     <w:rsid w:val="002612FB"/>
     <w:rsid w:val="00275D25"/>
     <w:rsid w:val="00277E18"/>
     <w:rsid w:val="0028551E"/>
     <w:rsid w:val="002A26C6"/>
     <w:rsid w:val="002A6C33"/>
+    <w:rsid w:val="002C7558"/>
     <w:rsid w:val="002F0638"/>
     <w:rsid w:val="002F48B1"/>
     <w:rsid w:val="002F7BC7"/>
     <w:rsid w:val="00307FBD"/>
     <w:rsid w:val="0035471A"/>
     <w:rsid w:val="00355176"/>
     <w:rsid w:val="00380762"/>
     <w:rsid w:val="003A581E"/>
     <w:rsid w:val="003D67CA"/>
     <w:rsid w:val="004035EA"/>
     <w:rsid w:val="0044418D"/>
     <w:rsid w:val="004A09B9"/>
     <w:rsid w:val="004A4C46"/>
     <w:rsid w:val="004E1246"/>
+    <w:rsid w:val="004E5FD6"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="005100C1"/>
     <w:rsid w:val="005305FC"/>
     <w:rsid w:val="00535D89"/>
     <w:rsid w:val="005400C9"/>
     <w:rsid w:val="00560CF5"/>
     <w:rsid w:val="00565790"/>
     <w:rsid w:val="005710E7"/>
     <w:rsid w:val="005746F1"/>
     <w:rsid w:val="005C23DB"/>
     <w:rsid w:val="005E7BC8"/>
     <w:rsid w:val="006008C3"/>
     <w:rsid w:val="006014CA"/>
     <w:rsid w:val="0060423D"/>
     <w:rsid w:val="00631B3B"/>
     <w:rsid w:val="006B2ECA"/>
     <w:rsid w:val="006B327E"/>
     <w:rsid w:val="006B61ED"/>
     <w:rsid w:val="00710B32"/>
     <w:rsid w:val="00724C26"/>
     <w:rsid w:val="00726149"/>
     <w:rsid w:val="00763A73"/>
     <w:rsid w:val="007807F2"/>
     <w:rsid w:val="00792830"/>
     <w:rsid w:val="007B6F87"/>
     <w:rsid w:val="007D07BE"/>
     <w:rsid w:val="007D6282"/>
+    <w:rsid w:val="007F3E82"/>
     <w:rsid w:val="00863E68"/>
+    <w:rsid w:val="00882800"/>
     <w:rsid w:val="00894D8F"/>
     <w:rsid w:val="008B6D9B"/>
+    <w:rsid w:val="008C237F"/>
+    <w:rsid w:val="008C796B"/>
     <w:rsid w:val="008D6BCC"/>
     <w:rsid w:val="008D6DA5"/>
     <w:rsid w:val="008E41A1"/>
     <w:rsid w:val="008E719B"/>
+    <w:rsid w:val="008F0993"/>
     <w:rsid w:val="00911A0B"/>
     <w:rsid w:val="0092397B"/>
     <w:rsid w:val="009276BC"/>
     <w:rsid w:val="00943E7D"/>
+    <w:rsid w:val="00963975"/>
     <w:rsid w:val="00973DFA"/>
     <w:rsid w:val="009741C7"/>
     <w:rsid w:val="009E0813"/>
     <w:rsid w:val="009E5963"/>
     <w:rsid w:val="009F5D84"/>
     <w:rsid w:val="00A01207"/>
     <w:rsid w:val="00A25CB3"/>
+    <w:rsid w:val="00A27931"/>
     <w:rsid w:val="00A35EA5"/>
     <w:rsid w:val="00A60EBF"/>
     <w:rsid w:val="00A614FE"/>
+    <w:rsid w:val="00AA4FF3"/>
     <w:rsid w:val="00AA5908"/>
     <w:rsid w:val="00AB085E"/>
     <w:rsid w:val="00AF5358"/>
     <w:rsid w:val="00B02FFA"/>
     <w:rsid w:val="00B30689"/>
     <w:rsid w:val="00B46193"/>
     <w:rsid w:val="00B60223"/>
     <w:rsid w:val="00B60C52"/>
     <w:rsid w:val="00B862FB"/>
     <w:rsid w:val="00B90BD5"/>
     <w:rsid w:val="00B925EA"/>
     <w:rsid w:val="00BA3B9B"/>
     <w:rsid w:val="00BB3D15"/>
     <w:rsid w:val="00BD348B"/>
     <w:rsid w:val="00BF4832"/>
     <w:rsid w:val="00C94771"/>
     <w:rsid w:val="00C9634D"/>
     <w:rsid w:val="00CA469F"/>
     <w:rsid w:val="00CA73DF"/>
     <w:rsid w:val="00CB44A6"/>
     <w:rsid w:val="00CE4B38"/>
     <w:rsid w:val="00CF5CA9"/>
     <w:rsid w:val="00D033C7"/>
     <w:rsid w:val="00D04E3A"/>
     <w:rsid w:val="00D06292"/>
     <w:rsid w:val="00D14059"/>
     <w:rsid w:val="00D93F96"/>
     <w:rsid w:val="00DA6EAC"/>
     <w:rsid w:val="00DC7888"/>
     <w:rsid w:val="00E8122E"/>
+    <w:rsid w:val="00E924EC"/>
     <w:rsid w:val="00E95805"/>
     <w:rsid w:val="00EA7D6E"/>
     <w:rsid w:val="00EB27FF"/>
     <w:rsid w:val="00F13FD6"/>
+    <w:rsid w:val="00F21929"/>
     <w:rsid w:val="00F259FC"/>
     <w:rsid w:val="00F80445"/>
     <w:rsid w:val="00F92279"/>
     <w:rsid w:val="00F93760"/>
     <w:rsid w:val="00FA2E08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -15978,51 +16916,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9634D"/>
+    <w:rsid w:val="00F21929"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -16360,70 +17298,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>15266</Characters>
+  <Pages>12</Pages>
+  <Words>2941</Words>
+  <Characters>16176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EESC-ECOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18005</CharactersWithSpaces>
+  <CharactersWithSpaces>19079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lemoine Emmanuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>